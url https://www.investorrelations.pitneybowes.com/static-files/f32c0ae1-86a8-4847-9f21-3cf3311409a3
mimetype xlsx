--- v0 (2026-06-23)
+++ v1 (2026-08-03)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://teams.pb.com/sites/InvestorRelations542/Shared Documents/General/Earnings/2026 Earnings/Q1/Final/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://teams.pb.com/sites/InvestorRelations542/Shared Documents/General/Earnings/2026 Earnings/Q2/Final/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="5" documentId="8_{D2D55BA6-629A-41D0-9973-0FE52EBCA502}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{27A8AD89-5A06-4C6F-9941-3A52E746E28D}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{DBA54726-C24D-4630-9FC0-4252255DCFB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{32C2F989-6343-44BF-AF59-7EF3FD260EFD}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="748" xr2:uid="{0078CE9C-1B2A-4847-9F16-614081182645}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="748" activeTab="2" xr2:uid="{0078CE9C-1B2A-4847-9F16-614081182645}"/>
   </bookViews>
   <sheets>
     <sheet name="Note" sheetId="19" r:id="rId1"/>
     <sheet name="Revenue &amp; Gross Profit" sheetId="14" r:id="rId2"/>
     <sheet name="Adj Segment Data" sheetId="13" r:id="rId3"/>
     <sheet name="Non-GAAP rec" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="\0" localSheetId="2">#REF!</definedName>
     <definedName name="\0" localSheetId="3">#REF!</definedName>
     <definedName name="\0" localSheetId="1">#REF!</definedName>
     <definedName name="\0">#REF!</definedName>
     <definedName name="\A" localSheetId="2">#REF!</definedName>
     <definedName name="\A" localSheetId="3">#REF!</definedName>
     <definedName name="\A" localSheetId="1">#REF!</definedName>
     <definedName name="\A">#REF!</definedName>
     <definedName name="\b">#REF!</definedName>
     <definedName name="\c">#REF!</definedName>
     <definedName name="\G" localSheetId="2">#REF!</definedName>
     <definedName name="\G" localSheetId="3">#REF!</definedName>
     <definedName name="\G" localSheetId="1">#REF!</definedName>
     <definedName name="\G">#REF!</definedName>
     <definedName name="\l">#REF!</definedName>
     <definedName name="\M" localSheetId="2">#REF!</definedName>
     <definedName name="\M" localSheetId="3">#REF!</definedName>
@@ -917,54 +917,54 @@
     <definedName name="PORT60">#REF!</definedName>
     <definedName name="PORT66" localSheetId="2">#REF!</definedName>
     <definedName name="PORT66" localSheetId="3">#REF!</definedName>
     <definedName name="PORT66" localSheetId="1">#REF!</definedName>
     <definedName name="PORT66">#REF!</definedName>
     <definedName name="PORT89" localSheetId="2">#REF!</definedName>
     <definedName name="PORT89" localSheetId="3">#REF!</definedName>
     <definedName name="PORT89" localSheetId="1">#REF!</definedName>
     <definedName name="PORT89">#REF!</definedName>
     <definedName name="PORTRAIT" localSheetId="2">#REF!</definedName>
     <definedName name="PORTRAIT" localSheetId="3">#REF!</definedName>
     <definedName name="PORTRAIT" localSheetId="1">#REF!</definedName>
     <definedName name="PORTRAIT">#REF!</definedName>
     <definedName name="PremiumTaxRate" localSheetId="2">#REF!</definedName>
     <definedName name="PremiumTaxRate" localSheetId="3">#REF!</definedName>
     <definedName name="PremiumTaxRate" localSheetId="1">#REF!</definedName>
     <definedName name="PremiumTaxRate">#REF!</definedName>
     <definedName name="PRINT" localSheetId="2">#REF!</definedName>
     <definedName name="PRINT" localSheetId="3">#REF!</definedName>
     <definedName name="PRINT" localSheetId="1">#REF!</definedName>
     <definedName name="PRINT">#REF!</definedName>
     <definedName name="PRINT_ALL" localSheetId="2">#REF!</definedName>
     <definedName name="PRINT_ALL" localSheetId="3">#REF!</definedName>
     <definedName name="PRINT_ALL" localSheetId="1">#REF!</definedName>
     <definedName name="PRINT_ALL">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Adj Segment Data'!$B$2:$M$46</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'Non-GAAP rec'!$B$2:$M$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Adj Segment Data'!$B$2:$N$45</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Non-GAAP rec'!$B$2:$N$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Note!$A$1:$B$5</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Revenue &amp; Gross Profit'!$B$2:$M$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Revenue &amp; Gross Profit'!$B$2:$N$39</definedName>
     <definedName name="PRINT85LOSSES" localSheetId="2">#REF!</definedName>
     <definedName name="PRINT85LOSSES" localSheetId="3">#REF!</definedName>
     <definedName name="PRINT85LOSSES" localSheetId="1">#REF!</definedName>
     <definedName name="PRINT85LOSSES">#REF!</definedName>
     <definedName name="PRINT86LOSSES" localSheetId="2">#REF!</definedName>
     <definedName name="PRINT86LOSSES" localSheetId="3">#REF!</definedName>
     <definedName name="PRINT86LOSSES" localSheetId="1">#REF!</definedName>
     <definedName name="PRINT86LOSSES">#REF!</definedName>
     <definedName name="PRINT86RX" localSheetId="2">#REF!</definedName>
     <definedName name="PRINT86RX" localSheetId="3">#REF!</definedName>
     <definedName name="PRINT86RX" localSheetId="1">#REF!</definedName>
     <definedName name="PRINT86RX">#REF!</definedName>
     <definedName name="PRINT86TAXRX" localSheetId="2">#REF!</definedName>
     <definedName name="PRINT86TAXRX" localSheetId="3">#REF!</definedName>
     <definedName name="PRINT86TAXRX" localSheetId="1">#REF!</definedName>
     <definedName name="PRINT86TAXRX">#REF!</definedName>
     <definedName name="PRINT87LOSSES" localSheetId="2">#REF!</definedName>
     <definedName name="PRINT87LOSSES" localSheetId="3">#REF!</definedName>
     <definedName name="PRINT87LOSSES" localSheetId="1">#REF!</definedName>
     <definedName name="PRINT87LOSSES">#REF!</definedName>
     <definedName name="PRINT87RX" localSheetId="2">#REF!</definedName>
     <definedName name="PRINT87RX" localSheetId="3">#REF!</definedName>
     <definedName name="PRINT87RX" localSheetId="1">#REF!</definedName>
     <definedName name="PRINT87RX">#REF!</definedName>
     <definedName name="PRINT87TAXRX" localSheetId="2">#REF!</definedName>
@@ -1255,503 +1255,519 @@
     <definedName name="YY_Expenses" localSheetId="2">#REF!</definedName>
     <definedName name="YY_Expenses" localSheetId="3">#REF!</definedName>
     <definedName name="YY_Expenses" localSheetId="1">#REF!</definedName>
     <definedName name="YY_Expenses">#REF!</definedName>
     <definedName name="zzz" hidden="1">{"ILC BALANCE SHEET",#N/A,FALSE,"ILC Forecast";"ILC DETAIL",#N/A,FALSE,"ILC Forecast";"ILC INCOME STATEMENT",#N/A,FALSE,"ILC Forecast"}</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L11" i="3" l="1"/>
+  <c r="N37" i="14" l="1"/>
+  <c r="N35" i="13"/>
+  <c r="N15" i="3" l="1"/>
+  <c r="N10" i="13"/>
+  <c r="N13" i="13"/>
+  <c r="N15" i="13"/>
+  <c r="N21" i="13" s="1"/>
+  <c r="N22" i="13" s="1"/>
+  <c r="N28" i="13"/>
+  <c r="N31" i="13" s="1"/>
+  <c r="N22" i="3" s="1"/>
+  <c r="N38" i="13"/>
+  <c r="N13" i="14"/>
+  <c r="N20" i="14"/>
+  <c r="N27" i="14"/>
+  <c r="N38" i="14" s="1"/>
+  <c r="N32" i="14"/>
+  <c r="N35" i="14"/>
+  <c r="L11" i="3"/>
   <c r="G11" i="3"/>
   <c r="M38" i="13"/>
   <c r="M35" i="13"/>
-  <c r="M17" i="3" l="1"/>
+  <c r="N17" i="3" l="1"/>
+  <c r="N19" i="3"/>
+  <c r="N39" i="13"/>
+  <c r="N41" i="13"/>
+  <c r="N42" i="13" s="1"/>
+  <c r="N16" i="13"/>
+  <c r="N36" i="13"/>
+  <c r="N21" i="3"/>
+  <c r="N23" i="3" s="1"/>
+  <c r="N44" i="13"/>
+  <c r="N45" i="13" s="1"/>
+  <c r="M15" i="3"/>
+  <c r="M19" i="3" s="1"/>
   <c r="M21" i="3" s="1"/>
-  <c r="M23" i="3" s="1"/>
   <c r="M41" i="13"/>
   <c r="M42" i="13" s="1"/>
   <c r="M39" i="13"/>
   <c r="M36" i="13"/>
   <c r="M28" i="13"/>
   <c r="M31" i="13" s="1"/>
-  <c r="M24" i="3" s="1"/>
+  <c r="M22" i="3" s="1"/>
   <c r="M15" i="13"/>
   <c r="M21" i="13" s="1"/>
+  <c r="M44" i="13" s="1"/>
   <c r="M13" i="13"/>
   <c r="M10" i="13"/>
   <c r="M37" i="14"/>
   <c r="M35" i="14"/>
   <c r="M32" i="14"/>
   <c r="M27" i="14"/>
   <c r="M20" i="14"/>
   <c r="M13" i="14"/>
-  <c r="L22" i="3"/>
-  <c r="L18" i="3"/>
+  <c r="L20" i="3"/>
   <c r="L16" i="3"/>
-  <c r="L14" i="3"/>
+  <c r="L13" i="3"/>
   <c r="L9" i="3"/>
-  <c r="L13" i="3"/>
   <c r="L12" i="3"/>
-  <c r="K17" i="3"/>
-[...1 lines deleted...]
-  <c r="M25" i="3"/>
+  <c r="K15" i="3"/>
+  <c r="M23" i="3" l="1"/>
   <c r="M38" i="14"/>
-  <c r="M19" i="3"/>
+  <c r="M17" i="3"/>
   <c r="M22" i="13"/>
   <c r="M16" i="13"/>
+  <c r="K17" i="3"/>
   <c r="K19" i="3"/>
-  <c r="K21" i="3"/>
-  <c r="K23" i="3" s="1"/>
+  <c r="K21" i="3" s="1"/>
   <c r="M45" i="13" l="1"/>
   <c r="L30" i="13" l="1"/>
   <c r="L29" i="13"/>
   <c r="L27" i="13"/>
   <c r="L26" i="13"/>
   <c r="L18" i="13"/>
   <c r="L12" i="13"/>
   <c r="L9" i="13"/>
-  <c r="L10" i="13" s="1"/>
   <c r="K10" i="13"/>
   <c r="K13" i="13"/>
   <c r="K15" i="13"/>
   <c r="K16" i="13" s="1"/>
   <c r="K28" i="13"/>
   <c r="K31" i="13" s="1"/>
   <c r="K35" i="13"/>
   <c r="K38" i="13"/>
-  <c r="K39" i="13"/>
+  <c r="K39" i="13" s="1"/>
   <c r="I13" i="14"/>
   <c r="J13" i="14"/>
   <c r="K13" i="14"/>
   <c r="H13" i="14"/>
   <c r="E13" i="14"/>
   <c r="F13" i="14"/>
   <c r="L34" i="14"/>
   <c r="L31" i="14"/>
   <c r="L26" i="14"/>
   <c r="L25" i="14"/>
   <c r="L24" i="14"/>
   <c r="L19" i="14"/>
   <c r="L18" i="14"/>
   <c r="L17" i="14"/>
   <c r="L20" i="14" s="1"/>
   <c r="L12" i="14"/>
   <c r="L11" i="14"/>
   <c r="L10" i="14"/>
   <c r="L9" i="14"/>
   <c r="L8" i="14"/>
   <c r="K20" i="14"/>
   <c r="K27" i="14"/>
   <c r="K32" i="14"/>
   <c r="K35" i="14"/>
   <c r="K37" i="14"/>
-  <c r="I15" i="3"/>
-  <c r="L15" i="3" s="1"/>
+  <c r="I14" i="3"/>
+  <c r="L14" i="3" s="1"/>
+  <c r="H15" i="3"/>
+  <c r="F15" i="3"/>
+  <c r="F19" i="3" s="1"/>
+  <c r="D15" i="3"/>
+  <c r="D17" i="3" s="1"/>
+  <c r="C15" i="3"/>
+  <c r="C17" i="3" s="1"/>
+  <c r="L10" i="13" l="1"/>
+  <c r="K38" i="14"/>
+  <c r="K22" i="3"/>
+  <c r="K23" i="3" s="1"/>
+  <c r="L13" i="13"/>
   <c r="H17" i="3"/>
-  <c r="F17" i="3"/>
-[...9 lines deleted...]
-  <c r="H19" i="3"/>
   <c r="K41" i="13"/>
   <c r="K42" i="13" s="1"/>
   <c r="K36" i="13"/>
   <c r="K21" i="13"/>
-  <c r="F19" i="3"/>
+  <c r="F17" i="3"/>
   <c r="L27" i="14"/>
-  <c r="I17" i="3"/>
-  <c r="I19" i="3" s="1"/>
+  <c r="I15" i="3"/>
+  <c r="I17" i="3" s="1"/>
   <c r="L32" i="14"/>
   <c r="L35" i="14"/>
   <c r="L13" i="14"/>
-  <c r="G18" i="3"/>
-[...5 lines deleted...]
-  <c r="F23" i="3"/>
+  <c r="G16" i="3"/>
+  <c r="H19" i="3"/>
+  <c r="D19" i="3"/>
+  <c r="D21" i="3" s="1"/>
+  <c r="C19" i="3"/>
+  <c r="C21" i="3" s="1"/>
+  <c r="F21" i="3"/>
   <c r="J10" i="3"/>
   <c r="L10" i="3" s="1"/>
   <c r="J8" i="3"/>
-  <c r="E22" i="3"/>
-  <c r="G22" i="3" s="1"/>
+  <c r="E20" i="3"/>
+  <c r="G20" i="3" s="1"/>
+  <c r="E13" i="3"/>
+  <c r="G13" i="3" s="1"/>
   <c r="E14" i="3"/>
   <c r="G14" i="3" s="1"/>
-  <c r="E15" i="3"/>
-  <c r="G15" i="3" s="1"/>
   <c r="E10" i="3"/>
   <c r="G10" i="3" s="1"/>
   <c r="E9" i="3"/>
   <c r="E8" i="3"/>
   <c r="G8" i="3" s="1"/>
-  <c r="G16" i="3"/>
-  <c r="G13" i="3"/>
   <c r="G12" i="3"/>
   <c r="G35" i="13"/>
   <c r="J35" i="13"/>
   <c r="J36" i="13" s="1"/>
   <c r="C36" i="13"/>
   <c r="D36" i="13"/>
   <c r="E36" i="13"/>
   <c r="F36" i="13"/>
   <c r="H36" i="13"/>
   <c r="I36" i="13"/>
   <c r="G38" i="13"/>
   <c r="J38" i="13"/>
   <c r="J39" i="13" s="1"/>
   <c r="C39" i="13"/>
   <c r="D39" i="13"/>
   <c r="E39" i="13"/>
   <c r="F39" i="13"/>
   <c r="H39" i="13"/>
   <c r="I39" i="13"/>
   <c r="C41" i="13"/>
   <c r="C42" i="13" s="1"/>
   <c r="D41" i="13"/>
   <c r="E41" i="13"/>
   <c r="E42" i="13" s="1"/>
   <c r="F41" i="13"/>
   <c r="F42" i="13" s="1"/>
   <c r="H41" i="13"/>
   <c r="H42" i="13" s="1"/>
   <c r="I41" i="13"/>
   <c r="I42" i="13" s="1"/>
   <c r="L35" i="13" l="1"/>
   <c r="L36" i="13" s="1"/>
   <c r="G41" i="13"/>
   <c r="L38" i="13"/>
   <c r="L39" i="13" s="1"/>
-  <c r="J17" i="3"/>
+  <c r="J15" i="3"/>
+  <c r="J19" i="3" s="1"/>
   <c r="J21" i="3" s="1"/>
-  <c r="J23" i="3" s="1"/>
   <c r="L8" i="3"/>
-  <c r="I21" i="3"/>
-[...1 lines deleted...]
-  <c r="H23" i="3"/>
+  <c r="I19" i="3"/>
+  <c r="I21" i="3" s="1"/>
+  <c r="H21" i="3"/>
   <c r="K44" i="13"/>
   <c r="K22" i="13"/>
   <c r="D42" i="13"/>
-  <c r="E17" i="3"/>
-  <c r="E19" i="3" s="1"/>
+  <c r="E15" i="3"/>
+  <c r="E17" i="3" s="1"/>
   <c r="G9" i="3"/>
   <c r="J41" i="13"/>
   <c r="J42" i="13" s="1"/>
   <c r="L41" i="13" l="1"/>
   <c r="L42" i="13" s="1"/>
-  <c r="J19" i="3"/>
-[...1 lines deleted...]
-  <c r="L17" i="3"/>
+  <c r="J17" i="3"/>
+  <c r="L17" i="3" s="1"/>
+  <c r="L15" i="3"/>
+  <c r="L19" i="3"/>
   <c r="L21" i="3"/>
-  <c r="L23" i="3"/>
   <c r="K45" i="13"/>
+  <c r="G15" i="3"/>
+  <c r="E19" i="3"/>
   <c r="G17" i="3"/>
-  <c r="E21" i="3"/>
+  <c r="E21" i="3" l="1"/>
   <c r="G19" i="3"/>
-  <c r="E23" i="3" l="1"/>
-[...1 lines deleted...]
-  <c r="G23" i="3" l="1"/>
+  <c r="G21" i="3" l="1"/>
   <c r="G11" i="14" l="1"/>
   <c r="G12" i="14"/>
   <c r="D13" i="14"/>
   <c r="C13" i="14"/>
   <c r="J10" i="13" l="1"/>
   <c r="J13" i="13"/>
   <c r="J15" i="13"/>
   <c r="J16" i="13" s="1"/>
   <c r="J28" i="13"/>
   <c r="J20" i="14"/>
   <c r="J27" i="14"/>
   <c r="J32" i="14"/>
   <c r="J35" i="14"/>
   <c r="J37" i="14"/>
   <c r="J38" i="14" s="1"/>
   <c r="J31" i="13" l="1"/>
   <c r="J21" i="13"/>
   <c r="I10" i="13"/>
   <c r="I13" i="13"/>
   <c r="I15" i="13"/>
   <c r="I16" i="13" s="1"/>
   <c r="I28" i="13"/>
   <c r="I20" i="14"/>
   <c r="I27" i="14"/>
   <c r="I32" i="14"/>
   <c r="I35" i="14"/>
   <c r="I37" i="14"/>
-  <c r="J24" i="3" l="1"/>
-  <c r="J25" i="3" s="1"/>
+  <c r="J22" i="3" l="1"/>
+  <c r="J23" i="3" s="1"/>
   <c r="I38" i="14"/>
   <c r="I21" i="13"/>
   <c r="I22" i="13" s="1"/>
   <c r="J44" i="13"/>
   <c r="J45" i="13" s="1"/>
   <c r="J22" i="13"/>
   <c r="I31" i="13"/>
-  <c r="I24" i="3" l="1"/>
-  <c r="I25" i="3" s="1"/>
+  <c r="I22" i="3" l="1"/>
+  <c r="I23" i="3" s="1"/>
   <c r="I44" i="13"/>
   <c r="I45" i="13" l="1"/>
   <c r="G10" i="14"/>
   <c r="G9" i="14"/>
   <c r="G8" i="14"/>
   <c r="G19" i="14"/>
   <c r="G18" i="14"/>
   <c r="G17" i="14"/>
   <c r="H20" i="14" l="1"/>
   <c r="G20" i="14"/>
   <c r="F20" i="14"/>
   <c r="E20" i="14"/>
   <c r="D20" i="14"/>
   <c r="C20" i="14"/>
   <c r="G13" i="14"/>
   <c r="H28" i="13" l="1"/>
   <c r="L28" i="13" s="1"/>
   <c r="H15" i="13"/>
   <c r="H13" i="13"/>
   <c r="H10" i="13"/>
   <c r="H37" i="14"/>
   <c r="H35" i="14"/>
   <c r="H32" i="14"/>
   <c r="H27" i="14"/>
   <c r="G30" i="13"/>
   <c r="G29" i="13"/>
   <c r="F28" i="13"/>
   <c r="F31" i="13" s="1"/>
   <c r="G27" i="13"/>
   <c r="G26" i="13"/>
-  <c r="F24" i="3" l="1"/>
-  <c r="F25" i="3" s="1"/>
+  <c r="F22" i="3" l="1"/>
+  <c r="F23" i="3" s="1"/>
   <c r="H21" i="13"/>
   <c r="L21" i="13" s="1"/>
   <c r="L22" i="13" s="1"/>
   <c r="L15" i="13"/>
   <c r="L16" i="13" s="1"/>
   <c r="L37" i="14"/>
   <c r="H31" i="13"/>
-  <c r="H22" i="13"/>
   <c r="H16" i="13"/>
   <c r="H38" i="14"/>
   <c r="G18" i="13"/>
   <c r="G12" i="13"/>
   <c r="G9" i="13"/>
   <c r="G19" i="13"/>
   <c r="F10" i="13"/>
   <c r="F13" i="13"/>
   <c r="F15" i="13"/>
   <c r="F16" i="13" s="1"/>
   <c r="G34" i="14"/>
   <c r="G31" i="14"/>
   <c r="F32" i="14"/>
   <c r="F35" i="14"/>
   <c r="F37" i="14"/>
   <c r="F27" i="14"/>
   <c r="G26" i="14"/>
   <c r="G25" i="14"/>
   <c r="G39" i="13" s="1"/>
   <c r="G24" i="14"/>
-  <c r="L31" i="13" l="1"/>
-  <c r="H24" i="3"/>
+  <c r="H22" i="13" l="1"/>
+  <c r="L31" i="13"/>
+  <c r="H22" i="3"/>
   <c r="G36" i="13"/>
   <c r="G42" i="13"/>
   <c r="L38" i="14"/>
   <c r="H44" i="13"/>
   <c r="G13" i="13"/>
   <c r="G27" i="14"/>
   <c r="F38" i="14"/>
   <c r="G35" i="14"/>
   <c r="G10" i="13"/>
   <c r="F21" i="13"/>
   <c r="F44" i="13" s="1"/>
   <c r="F45" i="13" s="1"/>
   <c r="G32" i="14"/>
-  <c r="L24" i="3" l="1"/>
-[...1 lines deleted...]
-  <c r="L25" i="3" s="1"/>
+  <c r="L22" i="3" l="1"/>
+  <c r="H23" i="3"/>
+  <c r="L23" i="3" s="1"/>
   <c r="H45" i="13"/>
   <c r="L44" i="13"/>
   <c r="L45" i="13" s="1"/>
   <c r="F22" i="13"/>
   <c r="D15" i="13"/>
   <c r="E15" i="13"/>
   <c r="C15" i="13"/>
   <c r="D37" i="14"/>
   <c r="E37" i="14"/>
   <c r="C37" i="14"/>
   <c r="G37" i="14" l="1"/>
   <c r="E21" i="13"/>
   <c r="E16" i="13"/>
   <c r="D21" i="13"/>
   <c r="D16" i="13"/>
   <c r="C16" i="13"/>
   <c r="G15" i="13"/>
   <c r="G16" i="13" s="1"/>
   <c r="C21" i="13"/>
   <c r="E28" i="13"/>
   <c r="E31" i="13" s="1"/>
-  <c r="E24" i="3" s="1"/>
-  <c r="E25" i="3" s="1"/>
+  <c r="E22" i="3" s="1"/>
+  <c r="E23" i="3" s="1"/>
   <c r="E44" i="13" l="1"/>
+  <c r="E45" i="13" s="1"/>
   <c r="G38" i="14"/>
   <c r="G21" i="13"/>
   <c r="G22" i="13" s="1"/>
   <c r="E13" i="13"/>
   <c r="E10" i="13"/>
   <c r="E35" i="14"/>
   <c r="E32" i="14"/>
   <c r="E27" i="14"/>
   <c r="E38" i="14" s="1"/>
-  <c r="E45" i="13" l="1"/>
-  <c r="E22" i="13"/>
+  <c r="E22" i="13" l="1"/>
   <c r="C28" i="13" l="1"/>
   <c r="D28" i="13"/>
   <c r="D31" i="13" s="1"/>
   <c r="C27" i="14"/>
   <c r="D27" i="14"/>
   <c r="D44" i="13" l="1"/>
   <c r="D45" i="13" s="1"/>
-  <c r="D24" i="3"/>
-  <c r="D25" i="3" s="1"/>
+  <c r="D22" i="3"/>
+  <c r="D23" i="3" s="1"/>
   <c r="G28" i="13"/>
   <c r="C31" i="13"/>
-  <c r="C24" i="3" s="1"/>
-[...2 lines deleted...]
-  <c r="G24" i="3"/>
+  <c r="C22" i="3" s="1"/>
+  <c r="C23" i="3" l="1"/>
+  <c r="G23" i="3" s="1"/>
+  <c r="G22" i="3"/>
   <c r="G31" i="13"/>
   <c r="C44" i="13"/>
   <c r="G44" i="13" l="1"/>
   <c r="G45" i="13" s="1"/>
   <c r="C45" i="13"/>
   <c r="D10" i="13"/>
   <c r="D13" i="13"/>
   <c r="C13" i="13"/>
   <c r="D35" i="14"/>
   <c r="D32" i="14" l="1"/>
   <c r="D22" i="13" l="1"/>
   <c r="D38" i="14"/>
   <c r="C10" i="13"/>
   <c r="C32" i="14"/>
   <c r="C35" i="14"/>
   <c r="C22" i="13" l="1"/>
   <c r="C38" i="14"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="63">
   <si>
     <t>PITNEY BOWES INC.</t>
   </si>
   <si>
     <t>SEGMENT DATA</t>
   </si>
   <si>
     <t>Presort Services</t>
   </si>
   <si>
     <t>SendTech Solutions</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Corporate</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>EBITDA margin</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Segment Gross Profit</t>
   </si>
   <si>
     <t>Segment total</t>
   </si>
   <si>
     <t>Depreciation &amp; amortization</t>
   </si>
   <si>
-    <t>Goodwill impairment</t>
-[...1 lines deleted...]
-  <si>
     <t>(Dollars in millions)</t>
   </si>
   <si>
     <t>Gross margin %</t>
   </si>
   <si>
     <t>Restructuring charges and asset impairments</t>
   </si>
   <si>
     <t>Gross Profit and 
 Gross Profit Margin</t>
   </si>
   <si>
     <t>Depreciation and amortization</t>
   </si>
   <si>
     <t xml:space="preserve">Adjusted segment EBITDA </t>
   </si>
   <si>
     <t>PBI Adjusted EBIT</t>
   </si>
   <si>
-    <t xml:space="preserve">PBI Adjuted EBITDA </t>
-[...1 lines deleted...]
-  <si>
     <t>Adjusted segment EBIT</t>
-  </si>
-[...1 lines deleted...]
-    <t>Proxy solicitation fees</t>
   </si>
   <si>
     <t>Mar 2024</t>
   </si>
   <si>
     <t>Jun 2024</t>
   </si>
   <si>
     <t>Other operations</t>
   </si>
   <si>
     <t>Sep 2024</t>
   </si>
   <si>
     <t>Corporate expense</t>
   </si>
   <si>
     <t>Dec 2024</t>
   </si>
   <si>
     <t>FY 2024</t>
   </si>
   <si>
     <t>Pension settlement</t>
   </si>
@@ -1836,67 +1852,74 @@
   <si>
     <t>Charge (benefit) in connection with Ecommerce Restructuring</t>
   </si>
   <si>
     <t>Foreign currency (gain) loss on intercompany loans</t>
   </si>
   <si>
     <t>Interest expense, including financing interest</t>
   </si>
   <si>
     <t>Mar 2026</t>
   </si>
   <si>
     <t>Pension expense of plans to be terminated</t>
   </si>
   <si>
     <t>The attached schedules present the Company's historical results on a continuing operations basis and have been recast to conform to the current period presentation. 
 In 2025, the Company revised its reporting presentation of revenue and cost of revenue to better align with its product offerings. Services revenue and Cost of services includes previously reported Business services and Support services; Products revenue and Cost of products includes previously reported Equipment sales and Supplies; and Financing and other revenue and Cost of financing and other includes previously reported Financing and Rentals. 
 In 2025, the Company also revised its corporate expense allocation methodology to allocate all marketing and innovation expenses to the SendTech Solutions segment. The Company also revised its segment reporting to report the revenue and related expenses of a cross-border services contract in our SendTech Solutions reporting segment, which was previously reported in Other. 
 In the third quarter of 2024, the Company entered into a series of transactions designed to facilitate an orderly wind-down of a majority of the Global Ecommerce reporting segment. As a result, certain revenues and expenses were reported as discontinued operations, while amounts of the Global Ecommerce reporting segment that were retained or did not qualify for discontinued operations treatment were reported as "Other". 
 The sum of certain amounts may not equal the totals shown due to rounding.</t>
   </si>
   <si>
     <t>(Gain) loss on debt transactions</t>
   </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PBI Adjusted EBITDA </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <numFmts count="9">
+  <numFmts count="10">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;#,##0_);\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0.00%_);\(0.00%\)"/>
+    <numFmt numFmtId="167" formatCode="0.0%_);\(0.0%\)"/>
     <numFmt numFmtId="168" formatCode="0.0%;\(0.0%\)"/>
     <numFmt numFmtId="169" formatCode="0.0%"/>
     <numFmt numFmtId="170" formatCode="h:mm;@"/>
   </numFmts>
-  <fonts count="33" x14ac:knownFonts="1">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1932,50 +1955,56 @@
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
@@ -2155,213 +2184,220 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="3"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyFill="0" applyBorder="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="4">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0">
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="37" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="37" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="21" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="21" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="21"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="21" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="21" applyFont="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="2" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="9" fillId="3" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="3" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="23" fillId="3" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="23" fillId="3" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="24" fillId="3" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="3" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="5" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="23"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="9" fillId="3" borderId="2" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="1" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="21" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="1" xfId="21" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="1" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="29" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="30" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="30" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="1" xfId="21" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="3" borderId="0" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="5" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="5" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="5" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="5" fontId="7" fillId="3" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="7" fillId="3" borderId="0" xfId="25" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="5" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="5" fontId="7" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="2" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="33" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="32" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="2" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="3" borderId="2" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="24" fillId="3" borderId="2" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="5" fontId="7" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="23" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="27">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Comma 19" xfId="7" xr:uid="{888E31EE-98D8-415A-A190-DA7FFD69D6D2}"/>
     <cellStyle name="Comma 19 2" xfId="10" xr:uid="{595265EC-A008-43F9-90D5-12A40D2244AE}"/>
     <cellStyle name="Comma 2" xfId="22" xr:uid="{468A47B4-24F3-4CE3-BDFB-2D6D5B3F83B0}"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="3" xr:uid="{482081DF-B19A-4D03-A771-8F34B79B1082}"/>
     <cellStyle name="Date" xfId="18" xr:uid="{C743E08F-20DE-47AB-84F6-0262DCFF9BDF}"/>
     <cellStyle name="Heading 1 3" xfId="13" xr:uid="{E60066D4-CE2C-420A-89B9-7568A9D1581C}"/>
     <cellStyle name="Heading 4 2" xfId="16" xr:uid="{334B67A5-CD48-467C-A426-772F92AA0ED8}"/>
     <cellStyle name="Input 2" xfId="14" xr:uid="{8E8231A1-27DE-489B-A3B0-1581B3CCDD76}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 12" xfId="5" xr:uid="{12B7A0C3-1693-4FB2-8205-5695DE705E30}"/>
     <cellStyle name="Normal 12 2" xfId="8" xr:uid="{AD6A9274-1EE5-4C21-86AE-BAC3E383FF80}"/>
     <cellStyle name="Normal 2" xfId="20" xr:uid="{FDA1E632-FDC9-4B12-B5BF-63D475964506}"/>
     <cellStyle name="Normal 3" xfId="12" xr:uid="{B550860C-AEEF-4177-9DF2-C549DB13B943}"/>
     <cellStyle name="Normal 4" xfId="21" xr:uid="{9F5F31DB-889E-41F2-BBA3-644669FD770C}"/>
     <cellStyle name="Normal 5" xfId="23" xr:uid="{951560F0-162F-4772-8C0B-25FF4708CA03}"/>
     <cellStyle name="Normal 6" xfId="24" xr:uid="{51493D6B-8EB9-45B1-8DE0-60E46295ED2A}"/>
     <cellStyle name="Note 2" xfId="15" xr:uid="{A137F631-976B-4CFD-9393-AF2D9F36E662}"/>
     <cellStyle name="Percent" xfId="25" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="26" xr:uid="{66F1BB55-80E4-48AB-9D2E-4D31B3960801}"/>
     <cellStyle name="Percent 3" xfId="19" xr:uid="{2E1469B8-CF05-4CAA-8121-682991054139}"/>
     <cellStyle name="Percent 5" xfId="4" xr:uid="{2A1EDD8E-11D9-4D49-84C2-23BB4126DDE7}"/>
@@ -2819,3726 +2855,3866 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7E3149D-96D4-4828-B7B9-40B66011C8CB}">
   <sheetPr>
     <tabColor rgb="FF002060"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B3:B13"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="38"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="38"/>
+    <col min="1" max="1" width="9.1796875" style="40"/>
+    <col min="2" max="2" width="128.7265625" style="40" customWidth="1"/>
+    <col min="3" max="16384" width="9.1796875" style="40"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:2" ht="306" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="B13" s="76"/>
+    <row r="3" spans="2:2" ht="306" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="41" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="78"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="3" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36F6643C-C123-4CCB-82BF-5CC0D0B24A4A}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N66"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="75" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C17" activePane="bottomRight" state="frozen"/>
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="L37" sqref="L37"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="C29" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B3" sqref="B3"/>
+      <selection pane="topRight" activeCell="B3" sqref="B3"/>
+      <selection pane="bottomLeft" activeCell="B3" sqref="B3"/>
+      <selection pane="bottomRight" activeCell="B48" sqref="A48:XFD55"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="12.5" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
     <col min="2" max="2" width="33" customWidth="1"/>
-    <col min="3" max="13" width="12.7109375" customWidth="1"/>
+    <col min="3" max="14" width="12.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:14" ht="14" x14ac:dyDescent="0.3">
       <c r="A1" s="3"/>
       <c r="B1" s="4"/>
     </row>
-    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="5"/>
-      <c r="B2" s="12" t="s">
+      <c r="B2" s="14" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="5"/>
-      <c r="B3" s="12" t="s">
+      <c r="B3" s="14" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
-      <c r="B4" s="13" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5"/>
-      <c r="B5" s="13"/>
-[...3 lines deleted...]
-      <c r="C6" s="27" t="s">
+      <c r="B5" s="15"/>
+    </row>
+    <row r="6" spans="1:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="42"/>
+      <c r="C6" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="27" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="27" t="s">
+      <c r="F6" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="27" t="s">
+      <c r="H6" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="G6" s="41" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="27" t="s">
+      <c r="I6" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="L6" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="M6" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="N6" s="29" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="3"/>
+      <c r="B7" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="58"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="58"/>
+      <c r="F7" s="58"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="58"/>
+      <c r="I7" s="58"/>
+      <c r="J7" s="58"/>
+      <c r="K7" s="58"/>
+      <c r="L7" s="61"/>
+      <c r="M7" s="58"/>
+      <c r="N7" s="58"/>
+    </row>
+    <row r="8" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3"/>
+      <c r="B8" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="I6" s="27" t="s">
-[...37 lines deleted...]
-      <c r="C8" s="53">
+      <c r="C8" s="55">
         <v>322.69099999999997</v>
       </c>
-      <c r="D8" s="53">
+      <c r="D8" s="55">
         <v>297.25200000000001</v>
       </c>
-      <c r="E8" s="53">
+      <c r="E8" s="55">
         <v>312.745</v>
       </c>
-      <c r="F8" s="53">
+      <c r="F8" s="55">
         <v>327.92200000000003</v>
       </c>
-      <c r="G8" s="37">
+      <c r="G8" s="39">
         <f>SUM(C8:F8)</f>
         <v>1260.6100000000001</v>
       </c>
-      <c r="H8" s="53">
+      <c r="H8" s="55">
         <v>318.43200000000002</v>
       </c>
-      <c r="I8" s="53">
+      <c r="I8" s="55">
         <v>290.423</v>
       </c>
-      <c r="J8" s="53">
+      <c r="J8" s="55">
         <v>289.476</v>
       </c>
-      <c r="K8" s="53">
+      <c r="K8" s="55">
         <v>307.7</v>
       </c>
-      <c r="L8" s="37">
+      <c r="L8" s="39">
         <f>SUM(H8:K8)</f>
         <v>1206.0309999999999</v>
       </c>
-      <c r="M8" s="53">
+      <c r="M8" s="55">
         <v>306.57</v>
       </c>
-    </row>
-    <row r="9" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N8" s="55">
+        <v>284.517</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="3"/>
-      <c r="B9" s="23" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="56">
+      <c r="B9" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="58">
         <v>114.124</v>
       </c>
-      <c r="D9" s="56">
+      <c r="D9" s="58">
         <v>108.262</v>
       </c>
-      <c r="E9" s="56">
+      <c r="E9" s="58">
         <v>101.846</v>
       </c>
-      <c r="F9" s="56">
+      <c r="F9" s="58">
         <v>106.614</v>
       </c>
-      <c r="G9" s="59">
+      <c r="G9" s="61">
         <f>SUM(C9:F9)</f>
         <v>430.846</v>
       </c>
-      <c r="H9" s="56">
+      <c r="H9" s="58">
         <v>93.19</v>
       </c>
-      <c r="I9" s="56">
+      <c r="I9" s="58">
         <v>90.88</v>
       </c>
-      <c r="J9" s="56">
+      <c r="J9" s="58">
         <v>89.712000000000003</v>
       </c>
-      <c r="K9" s="56">
+      <c r="K9" s="58">
         <v>90.927000000000007</v>
       </c>
-      <c r="L9" s="59">
+      <c r="L9" s="61">
         <f>SUM(H9:K9)</f>
         <v>364.709</v>
       </c>
-      <c r="M9" s="56">
+      <c r="M9" s="58">
         <v>88.65</v>
       </c>
-    </row>
-    <row r="10" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N9" s="58">
+        <v>87.522999999999996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="3"/>
-      <c r="B10" s="23" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="56">
+      <c r="B10" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="58">
         <v>84.454999999999998</v>
       </c>
-      <c r="D10" s="56">
+      <c r="D10" s="58">
         <v>84.23</v>
       </c>
-      <c r="E10" s="56">
+      <c r="E10" s="58">
         <v>84.870999999999995</v>
       </c>
-      <c r="F10" s="56">
+      <c r="F10" s="58">
         <v>81.585999999999999</v>
       </c>
-      <c r="G10" s="59">
+      <c r="G10" s="61">
         <f>SUM(C10:F10)</f>
         <v>335.142</v>
       </c>
-      <c r="H10" s="56">
+      <c r="H10" s="58">
         <v>81.798000000000002</v>
       </c>
-      <c r="I10" s="56">
+      <c r="I10" s="58">
         <v>80.605999999999995</v>
       </c>
-      <c r="J10" s="56">
+      <c r="J10" s="58">
         <v>80.486999999999995</v>
       </c>
-      <c r="K10" s="56">
+      <c r="K10" s="58">
         <v>78.998000000000005</v>
       </c>
-      <c r="L10" s="59">
+      <c r="L10" s="61">
         <f>SUM(H10:K10)</f>
         <v>321.88900000000001</v>
       </c>
-      <c r="M10" s="56">
+      <c r="M10" s="58">
         <v>82.192999999999998</v>
       </c>
-    </row>
-    <row r="11" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N10" s="58">
+        <v>79.457999999999998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="3"/>
-      <c r="B11" s="69" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="70">
+      <c r="B11" s="71" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="72">
         <v>67.882999999999996</v>
       </c>
-      <c r="D11" s="70">
+      <c r="D11" s="72">
         <v>67.540000000000006</v>
       </c>
-      <c r="E11" s="70">
+      <c r="E11" s="72">
         <v>68.614000000000004</v>
       </c>
-      <c r="F11" s="70">
+      <c r="F11" s="72">
         <v>66.076999999999998</v>
       </c>
-      <c r="G11" s="71">
+      <c r="G11" s="73">
         <f t="shared" ref="G11:G12" si="0">SUM(C11:F11)</f>
         <v>270.11400000000003</v>
       </c>
-      <c r="H11" s="70">
+      <c r="H11" s="72">
         <v>67.233999999999995</v>
       </c>
-      <c r="I11" s="70">
+      <c r="I11" s="72">
         <v>66.283000000000001</v>
       </c>
-      <c r="J11" s="70">
+      <c r="J11" s="72">
         <v>66.034000000000006</v>
       </c>
-      <c r="K11" s="70">
+      <c r="K11" s="72">
         <v>64.325999999999993</v>
       </c>
-      <c r="L11" s="71">
+      <c r="L11" s="73">
         <f t="shared" ref="L11:L12" si="1">SUM(H11:K11)</f>
         <v>263.87699999999995</v>
       </c>
-      <c r="M11" s="70">
+      <c r="M11" s="72">
         <v>67.55</v>
       </c>
-    </row>
-    <row r="12" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N11" s="72">
+        <v>64.994</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="3"/>
-      <c r="B12" s="69" t="s">
+      <c r="B12" s="71" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="70">
+      <c r="C12" s="72">
         <v>16.792000000000002</v>
       </c>
-      <c r="D12" s="70">
+      <c r="D12" s="72">
         <v>16.690999999999999</v>
       </c>
-      <c r="E12" s="70">
+      <c r="E12" s="72">
         <v>16.257000000000001</v>
       </c>
-      <c r="F12" s="70">
+      <c r="F12" s="72">
         <v>15.509</v>
       </c>
-      <c r="G12" s="71">
+      <c r="G12" s="73">
         <f t="shared" si="0"/>
         <v>65.249000000000009</v>
       </c>
-      <c r="H12" s="70">
+      <c r="H12" s="72">
         <v>14.564</v>
       </c>
-      <c r="I12" s="70">
+      <c r="I12" s="72">
         <v>14.323</v>
       </c>
-      <c r="J12" s="70">
+      <c r="J12" s="72">
         <v>14.452999999999999</v>
       </c>
-      <c r="K12" s="70">
+      <c r="K12" s="72">
         <v>14.672000000000001</v>
       </c>
-      <c r="L12" s="71">
+      <c r="L12" s="73">
         <f t="shared" si="1"/>
         <v>58.012</v>
       </c>
-      <c r="M12" s="70">
+      <c r="M12" s="72">
         <v>14.643000000000001</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C13" s="66">
+      <c r="N12" s="72">
+        <v>14.464</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="27.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B13" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="68">
         <f>SUM(C8:C10)</f>
         <v>521.27</v>
       </c>
-      <c r="D13" s="66">
+      <c r="D13" s="68">
         <f t="shared" ref="D13:F13" si="2">SUM(D8:D10)</f>
         <v>489.74400000000003</v>
       </c>
-      <c r="E13" s="66">
+      <c r="E13" s="68">
         <f t="shared" si="2"/>
         <v>499.46199999999999</v>
       </c>
-      <c r="F13" s="66">
+      <c r="F13" s="68">
         <f t="shared" si="2"/>
         <v>516.12200000000007</v>
       </c>
-      <c r="G13" s="55">
+      <c r="G13" s="57">
         <f t="shared" ref="G13" si="3">SUM(G8:G10)</f>
         <v>2026.5980000000002</v>
       </c>
-      <c r="H13" s="66">
+      <c r="H13" s="68">
         <f>SUM(H8:H10)</f>
         <v>493.42</v>
       </c>
-      <c r="I13" s="66">
+      <c r="I13" s="68">
         <f t="shared" ref="I13:K13" si="4">SUM(I8:I10)</f>
         <v>461.90899999999999</v>
       </c>
-      <c r="J13" s="66">
+      <c r="J13" s="68">
         <f t="shared" si="4"/>
         <v>459.67499999999995</v>
       </c>
-      <c r="K13" s="66">
+      <c r="K13" s="68">
         <f t="shared" si="4"/>
         <v>477.625</v>
       </c>
-      <c r="L13" s="55">
+      <c r="L13" s="57">
         <f t="shared" ref="L13" si="5">SUM(L8:L10)</f>
         <v>1892.6289999999999</v>
       </c>
-      <c r="M13" s="66">
+      <c r="M13" s="68">
         <f>SUM(M8:M10)</f>
         <v>477.41300000000001</v>
       </c>
-    </row>
-    <row r="14" spans="1:13" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="N13" s="68">
+        <f>SUM(N8:N10)</f>
+        <v>451.49799999999993</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A14" s="3"/>
-      <c r="B14" s="23"/>
-[...12 lines deleted...]
-    <row r="15" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="25"/>
+      <c r="C14" s="58"/>
+      <c r="D14" s="58"/>
+      <c r="E14" s="58"/>
+      <c r="F14" s="58"/>
+      <c r="G14" s="61"/>
+      <c r="H14" s="58"/>
+      <c r="I14" s="58"/>
+      <c r="J14" s="58"/>
+      <c r="K14" s="58"/>
+      <c r="L14" s="61"/>
+      <c r="M14" s="58"/>
+      <c r="N14" s="58"/>
+    </row>
+    <row r="15" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="3"/>
-      <c r="B15" s="23"/>
-[...12 lines deleted...]
-    <row r="16" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="25"/>
+      <c r="C15" s="58"/>
+      <c r="D15" s="58"/>
+      <c r="E15" s="58"/>
+      <c r="F15" s="58"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="58"/>
+      <c r="I15" s="58"/>
+      <c r="J15" s="58"/>
+      <c r="K15" s="58"/>
+      <c r="L15" s="61"/>
+      <c r="M15" s="58"/>
+      <c r="N15" s="58"/>
+    </row>
+    <row r="16" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="3"/>
-      <c r="B16" s="42" t="s">
-[...14 lines deleted...]
-    <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="58"/>
+      <c r="D16" s="58"/>
+      <c r="E16" s="58"/>
+      <c r="F16" s="58"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="58"/>
+      <c r="I16" s="58"/>
+      <c r="J16" s="58"/>
+      <c r="K16" s="58"/>
+      <c r="L16" s="61"/>
+      <c r="M16" s="58"/>
+      <c r="N16" s="58"/>
+    </row>
+    <row r="17" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="3"/>
-      <c r="B17" s="23" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="53">
+      <c r="B17" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="55">
         <v>164.48</v>
       </c>
-      <c r="D17" s="53">
+      <c r="D17" s="55">
         <v>158.19499999999999</v>
       </c>
-      <c r="E17" s="53">
+      <c r="E17" s="55">
         <v>158.69399999999999</v>
       </c>
-      <c r="F17" s="53">
+      <c r="F17" s="55">
         <v>157.66999999999999</v>
       </c>
-      <c r="G17" s="37">
+      <c r="G17" s="39">
         <f>SUM(C17:F17)</f>
         <v>639.03899999999987</v>
       </c>
-      <c r="H17" s="53">
+      <c r="H17" s="55">
         <v>155.87299999999999</v>
       </c>
-      <c r="I17" s="53">
+      <c r="I17" s="55">
         <v>144.24</v>
       </c>
-      <c r="J17" s="53">
+      <c r="J17" s="55">
         <v>146.39400000000001</v>
       </c>
-      <c r="K17" s="53">
+      <c r="K17" s="55">
         <v>148.39099999999999</v>
       </c>
-      <c r="L17" s="37">
+      <c r="L17" s="39">
         <f>SUM(H17:K17)</f>
         <v>594.89800000000002</v>
       </c>
-      <c r="M17" s="53">
+      <c r="M17" s="55">
         <v>156.155</v>
       </c>
-    </row>
-    <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N17" s="55">
+        <v>155.35599999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="3"/>
-      <c r="B18" s="23" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="56">
+      <c r="B18" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="58">
         <v>62.755000000000003</v>
       </c>
-      <c r="D18" s="56">
+      <c r="D18" s="58">
         <v>60.671999999999997</v>
       </c>
-      <c r="E18" s="56">
+      <c r="E18" s="58">
         <v>59.125</v>
       </c>
-      <c r="F18" s="56">
+      <c r="F18" s="58">
         <v>61.646999999999998</v>
       </c>
-      <c r="G18" s="59">
+      <c r="G18" s="61">
         <f>SUM(C18:F18)</f>
         <v>244.19899999999998</v>
       </c>
-      <c r="H18" s="56">
+      <c r="H18" s="58">
         <v>50.918999999999997</v>
       </c>
-      <c r="I18" s="56">
+      <c r="I18" s="58">
         <v>54.487000000000002</v>
       </c>
-      <c r="J18" s="56">
+      <c r="J18" s="58">
         <v>54.293999999999997</v>
       </c>
-      <c r="K18" s="56">
+      <c r="K18" s="58">
         <v>52.665999999999997</v>
       </c>
-      <c r="L18" s="59">
+      <c r="L18" s="61">
         <f>SUM(H18:K18)</f>
         <v>212.36599999999999</v>
       </c>
-      <c r="M18" s="56">
+      <c r="M18" s="58">
         <v>48.68</v>
       </c>
-    </row>
-    <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N18" s="58">
+        <v>41.442</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="3"/>
-      <c r="B19" s="23" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="56">
+      <c r="B19" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="58">
         <v>21.288</v>
       </c>
-      <c r="D19" s="56">
+      <c r="D19" s="58">
         <v>20.399000000000001</v>
       </c>
-      <c r="E19" s="56">
+      <c r="E19" s="58">
         <v>20.170999999999999</v>
       </c>
-      <c r="F19" s="56">
+      <c r="F19" s="58">
         <v>19.204000000000001</v>
       </c>
-      <c r="G19" s="67">
+      <c r="G19" s="69">
         <f>SUM(C19:F19)</f>
         <v>81.061999999999998</v>
       </c>
-      <c r="H19" s="56">
+      <c r="H19" s="58">
         <v>17.507000000000001</v>
       </c>
-      <c r="I19" s="56">
+      <c r="I19" s="58">
         <v>15.656000000000001</v>
       </c>
-      <c r="J19" s="56">
+      <c r="J19" s="58">
         <v>14.708</v>
       </c>
-      <c r="K19" s="56">
+      <c r="K19" s="58">
         <v>13.632</v>
       </c>
-      <c r="L19" s="67">
+      <c r="L19" s="69">
         <f>SUM(H19:K19)</f>
         <v>61.503</v>
       </c>
-      <c r="M19" s="56">
+      <c r="M19" s="58">
         <v>12.795</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C20" s="66">
+      <c r="N19" s="58">
+        <v>12.423999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="27.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" s="68">
         <f t="shared" ref="C20:H20" si="6">SUM(C17:C19)</f>
         <v>248.523</v>
       </c>
-      <c r="D20" s="66">
+      <c r="D20" s="68">
         <f t="shared" si="6"/>
         <v>239.26599999999999</v>
       </c>
-      <c r="E20" s="66">
+      <c r="E20" s="68">
         <f t="shared" si="6"/>
         <v>237.98999999999998</v>
       </c>
-      <c r="F20" s="66">
+      <c r="F20" s="68">
         <f t="shared" si="6"/>
         <v>238.52099999999999</v>
       </c>
-      <c r="G20" s="55">
+      <c r="G20" s="57">
         <f t="shared" si="6"/>
         <v>964.29999999999984</v>
       </c>
-      <c r="H20" s="66">
+      <c r="H20" s="68">
         <f t="shared" si="6"/>
         <v>224.29899999999998</v>
       </c>
-      <c r="I20" s="66">
+      <c r="I20" s="68">
         <f t="shared" ref="I20:J20" si="7">SUM(I17:I19)</f>
         <v>214.38300000000001</v>
       </c>
-      <c r="J20" s="66">
+      <c r="J20" s="68">
         <f t="shared" si="7"/>
         <v>215.39599999999999</v>
       </c>
-      <c r="K20" s="66">
+      <c r="K20" s="68">
         <f t="shared" ref="K20:M20" si="8">SUM(K17:K19)</f>
         <v>214.68899999999999</v>
       </c>
-      <c r="L20" s="55">
+      <c r="L20" s="57">
         <f t="shared" si="8"/>
         <v>868.76700000000005</v>
       </c>
-      <c r="M20" s="66">
+      <c r="M20" s="68">
         <f t="shared" si="8"/>
         <v>217.63</v>
       </c>
-    </row>
-    <row r="21" spans="1:13" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="N20" s="68">
+        <f t="shared" ref="N20" si="9">SUM(N17:N19)</f>
+        <v>209.22200000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A21" s="3"/>
-      <c r="B21" s="23"/>
-[...12 lines deleted...]
-    <row r="22" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="25"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="58"/>
+      <c r="F21" s="58"/>
+      <c r="G21" s="61"/>
+      <c r="H21" s="58"/>
+      <c r="I21" s="58"/>
+      <c r="J21" s="58"/>
+      <c r="K21" s="58"/>
+      <c r="L21" s="61"/>
+      <c r="M21" s="58"/>
+      <c r="N21" s="58"/>
+    </row>
+    <row r="22" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="3"/>
-      <c r="B22" s="23"/>
-[...28 lines deleted...]
-    <row r="24" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="25"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="58"/>
+      <c r="E22" s="58"/>
+      <c r="F22" s="58"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="58"/>
+      <c r="I22" s="58"/>
+      <c r="J22" s="58"/>
+      <c r="K22" s="58"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="58"/>
+      <c r="N22" s="58"/>
+    </row>
+    <row r="23" spans="1:14" ht="14" x14ac:dyDescent="0.3">
+      <c r="B23" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="52"/>
+      <c r="D23" s="52"/>
+      <c r="E23" s="52"/>
+      <c r="F23" s="52"/>
+      <c r="G23" s="53"/>
+      <c r="H23" s="52"/>
+      <c r="I23" s="52"/>
+      <c r="J23" s="52"/>
+      <c r="K23" s="52"/>
+      <c r="L23" s="53"/>
+      <c r="M23" s="52"/>
+      <c r="N23" s="52"/>
+    </row>
+    <row r="24" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="3"/>
-      <c r="B24" s="24" t="s">
+      <c r="B24" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="53">
+      <c r="C24" s="55">
         <v>346.82100000000003</v>
       </c>
-      <c r="D24" s="53">
+      <c r="D24" s="55">
         <v>339.27300000000002</v>
       </c>
-      <c r="E24" s="53">
+      <c r="E24" s="55">
         <v>331.37599999999998</v>
       </c>
-      <c r="F24" s="53">
+      <c r="F24" s="55">
         <v>336.56200000000001</v>
       </c>
-      <c r="G24" s="37">
+      <c r="G24" s="39">
         <f>SUM(C24:F24)</f>
         <v>1354.0320000000002</v>
       </c>
-      <c r="H24" s="53">
+      <c r="H24" s="55">
         <v>315.60599999999999</v>
       </c>
-      <c r="I24" s="53">
+      <c r="I24" s="55">
         <v>311.71600000000001</v>
       </c>
-      <c r="J24" s="53">
+      <c r="J24" s="55">
         <v>310.78199999999998</v>
       </c>
-      <c r="K24" s="53">
+      <c r="K24" s="55">
         <v>317.89699999999999</v>
       </c>
-      <c r="L24" s="37">
+      <c r="L24" s="39">
         <f>SUM(H24:K24)</f>
         <v>1256.001</v>
       </c>
-      <c r="M24" s="53">
+      <c r="M24" s="55">
         <v>313.947</v>
       </c>
-    </row>
-    <row r="25" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N24" s="55">
+        <v>308.93</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="3"/>
-      <c r="B25" s="23" t="s">
+      <c r="B25" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C25" s="56">
+      <c r="C25" s="58">
         <v>169.80699999999999</v>
       </c>
-      <c r="D25" s="56">
+      <c r="D25" s="58">
         <v>146.858</v>
       </c>
-      <c r="E25" s="56">
+      <c r="E25" s="58">
         <v>166.36699999999999</v>
       </c>
-      <c r="F25" s="56">
+      <c r="F25" s="58">
         <v>179.55500000000001</v>
       </c>
-      <c r="G25" s="59">
+      <c r="G25" s="61">
         <f>SUM(C25:F25)</f>
         <v>662.58699999999999</v>
       </c>
-      <c r="H25" s="56">
+      <c r="H25" s="58">
         <v>177.81399999999999</v>
       </c>
-      <c r="I25" s="56">
+      <c r="I25" s="58">
         <v>150.19300000000001</v>
       </c>
-      <c r="J25" s="56">
+      <c r="J25" s="58">
         <v>148.893</v>
       </c>
-      <c r="K25" s="56">
+      <c r="K25" s="58">
         <v>159.72800000000001</v>
       </c>
-      <c r="L25" s="59">
+      <c r="L25" s="61">
         <f>SUM(H25:K25)</f>
         <v>636.62799999999993</v>
       </c>
-      <c r="M25" s="56">
+      <c r="M25" s="58">
         <v>163.46600000000001</v>
       </c>
-    </row>
-    <row r="26" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N25" s="58">
+        <v>142.56800000000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="3"/>
-      <c r="B26" s="23" t="s">
-        <v>25</v>
+      <c r="B26" s="25" t="s">
+        <v>22</v>
       </c>
       <c r="C26" s="2">
         <v>4.641</v>
       </c>
       <c r="D26" s="2">
         <v>3.6139999999999999</v>
       </c>
       <c r="E26" s="2">
         <v>1.72</v>
       </c>
       <c r="F26" s="2">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="G26" s="67">
+      <c r="G26" s="69">
         <f>SUM(C26:F26)</f>
         <v>9.9789999999999992</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="2">
         <v>0</v>
       </c>
       <c r="J26" s="2">
         <v>0</v>
       </c>
       <c r="K26" s="2">
         <v>0</v>
       </c>
-      <c r="L26" s="67">
+      <c r="L26" s="69">
         <f>SUM(H26:K26)</f>
         <v>0</v>
       </c>
       <c r="M26" s="2">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B27" s="15" t="s">
+      <c r="N26" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="27.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="C27" s="66">
-        <f t="shared" ref="C27:G27" si="9">SUM(C24:C26)</f>
+      <c r="C27" s="68">
+        <f t="shared" ref="C27:G27" si="10">SUM(C24:C26)</f>
         <v>521.26900000000001</v>
       </c>
-      <c r="D27" s="66">
-        <f t="shared" si="9"/>
+      <c r="D27" s="68">
+        <f t="shared" si="10"/>
         <v>489.745</v>
       </c>
-      <c r="E27" s="66">
-        <f t="shared" si="9"/>
+      <c r="E27" s="68">
+        <f t="shared" si="10"/>
         <v>499.46299999999997</v>
       </c>
-      <c r="F27" s="66">
-        <f t="shared" si="9"/>
+      <c r="F27" s="68">
+        <f t="shared" si="10"/>
         <v>516.12099999999998</v>
       </c>
-      <c r="G27" s="55">
-        <f t="shared" si="9"/>
+      <c r="G27" s="57">
+        <f t="shared" si="10"/>
         <v>2026.5980000000002</v>
       </c>
-      <c r="H27" s="66">
-        <f t="shared" ref="H27:I27" si="10">SUM(H24:H26)</f>
+      <c r="H27" s="68">
+        <f t="shared" ref="H27:I27" si="11">SUM(H24:H26)</f>
         <v>493.41999999999996</v>
       </c>
-      <c r="I27" s="66">
-        <f t="shared" si="10"/>
+      <c r="I27" s="68">
+        <f t="shared" si="11"/>
         <v>461.90899999999999</v>
       </c>
-      <c r="J27" s="66">
-        <f t="shared" ref="J27:M27" si="11">SUM(J24:J26)</f>
+      <c r="J27" s="68">
+        <f t="shared" ref="J27:M27" si="12">SUM(J24:J26)</f>
         <v>459.67499999999995</v>
       </c>
-      <c r="K27" s="66">
-        <f t="shared" si="11"/>
+      <c r="K27" s="68">
+        <f t="shared" si="12"/>
         <v>477.625</v>
       </c>
-      <c r="L27" s="55">
-        <f t="shared" si="11"/>
+      <c r="L27" s="57">
+        <f t="shared" si="12"/>
         <v>1892.6289999999999</v>
       </c>
-      <c r="M27" s="66">
-        <f t="shared" si="11"/>
+      <c r="M27" s="68">
+        <f t="shared" si="12"/>
         <v>477.41300000000001</v>
       </c>
-    </row>
-    <row r="28" spans="1:13" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="N27" s="68">
+        <f t="shared" ref="N27" si="13">SUM(N24:N26)</f>
+        <v>451.49800000000005</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="B28" s="5"/>
-      <c r="C28" s="25"/>
-[...11 lines deleted...]
-    <row r="29" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C28" s="27"/>
+      <c r="D28" s="67"/>
+      <c r="E28" s="67"/>
+      <c r="F28" s="67"/>
+      <c r="G28" s="32"/>
+      <c r="H28" s="67"/>
+      <c r="I28" s="67"/>
+      <c r="J28" s="67"/>
+      <c r="K28" s="67"/>
+      <c r="L28" s="32"/>
+      <c r="M28" s="67"/>
+      <c r="N28" s="67"/>
+    </row>
+    <row r="29" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B29" s="5"/>
-      <c r="C29" s="25"/>
-[...28 lines deleted...]
-      <c r="B31" s="24" t="s">
+      <c r="C29" s="27"/>
+      <c r="D29" s="67"/>
+      <c r="E29" s="67"/>
+      <c r="F29" s="67"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="67"/>
+      <c r="I29" s="67"/>
+      <c r="J29" s="67"/>
+      <c r="K29" s="67"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="67"/>
+      <c r="N29" s="67"/>
+    </row>
+    <row r="30" spans="1:14" ht="28" x14ac:dyDescent="0.3">
+      <c r="B30" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" s="27"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="32"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="67"/>
+      <c r="K30" s="67"/>
+      <c r="L30" s="32"/>
+      <c r="M30" s="67"/>
+      <c r="N30" s="67"/>
+    </row>
+    <row r="31" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="C31" s="53">
+      <c r="C31" s="55">
         <v>222.977</v>
       </c>
-      <c r="D31" s="62">
+      <c r="D31" s="64">
         <v>218.626</v>
       </c>
-      <c r="E31" s="62">
+      <c r="E31" s="64">
         <v>213.69399999999999</v>
       </c>
-      <c r="F31" s="62">
+      <c r="F31" s="64">
         <v>218.964</v>
       </c>
-      <c r="G31" s="37">
+      <c r="G31" s="39">
         <f>SUM(C31:F31)</f>
         <v>874.26099999999997</v>
       </c>
-      <c r="H31" s="62">
+      <c r="H31" s="64">
         <v>209.57599999999999</v>
       </c>
-      <c r="I31" s="62">
+      <c r="I31" s="64">
         <v>206.06299999999999</v>
       </c>
-      <c r="J31" s="62">
+      <c r="J31" s="64">
         <v>205.38200000000001</v>
       </c>
-      <c r="K31" s="62">
+      <c r="K31" s="64">
         <v>212.66300000000001</v>
       </c>
-      <c r="L31" s="37">
+      <c r="L31" s="39">
         <f>SUM(H31:K31)</f>
         <v>833.68399999999997</v>
       </c>
-      <c r="M31" s="62">
+      <c r="M31" s="64">
         <v>211.923</v>
       </c>
-    </row>
-[...6 lines deleted...]
-        <f t="shared" ref="C32:G32" si="12">C31/C24</f>
+      <c r="N31" s="64">
+        <v>213.833</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="23"/>
+      <c r="B32" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="16">
+        <f t="shared" ref="C32:G32" si="14">C31/C24</f>
         <v>0.64291666306250195</v>
       </c>
-      <c r="D32" s="63">
-        <f t="shared" si="12"/>
+      <c r="D32" s="65">
+        <f t="shared" si="14"/>
         <v>0.64439551629513692</v>
       </c>
-      <c r="E32" s="63">
-        <f t="shared" si="12"/>
+      <c r="E32" s="65">
+        <f t="shared" si="14"/>
         <v>0.6448686688233306</v>
       </c>
-      <c r="F32" s="63">
-        <f t="shared" ref="F32:H32" si="13">F31/F24</f>
+      <c r="F32" s="65">
+        <f t="shared" ref="F32:H32" si="15">F31/F24</f>
         <v>0.65059038156416937</v>
       </c>
-      <c r="G32" s="60">
-        <f t="shared" si="12"/>
+      <c r="G32" s="62">
+        <f t="shared" si="14"/>
         <v>0.6456723327070556</v>
       </c>
-      <c r="H32" s="63">
-        <f t="shared" si="13"/>
+      <c r="H32" s="65">
+        <f t="shared" si="15"/>
         <v>0.66404314239906714</v>
       </c>
-      <c r="I32" s="63">
-        <f t="shared" ref="I32:J32" si="14">I31/I24</f>
+      <c r="I32" s="65">
+        <f t="shared" ref="I32:J32" si="16">I31/I24</f>
         <v>0.66106006749733726</v>
       </c>
-      <c r="J32" s="63">
-        <f t="shared" si="14"/>
+      <c r="J32" s="65">
+        <f t="shared" si="16"/>
         <v>0.66085551930291975</v>
       </c>
-      <c r="K32" s="63">
-        <f t="shared" ref="K32:M32" si="15">K31/K24</f>
+      <c r="K32" s="65">
+        <f t="shared" ref="K32:M32" si="17">K31/K24</f>
         <v>0.66896825072271837</v>
       </c>
-      <c r="L32" s="60">
-        <f t="shared" si="15"/>
+      <c r="L32" s="62">
+        <f t="shared" si="17"/>
         <v>0.66376061802498565</v>
       </c>
-      <c r="M32" s="63">
-        <f t="shared" si="15"/>
+      <c r="M32" s="65">
+        <f t="shared" si="17"/>
         <v>0.67502795057764531</v>
       </c>
-    </row>
-    <row r="33" spans="1:13" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N32" s="65">
+        <f t="shared" ref="N32" si="18">N31/N24</f>
+        <v>0.69217298417117146</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="3"/>
-      <c r="C33" s="14"/>
-[...11 lines deleted...]
-    <row r="34" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C33" s="16"/>
+      <c r="D33" s="65"/>
+      <c r="E33" s="65"/>
+      <c r="F33" s="65"/>
+      <c r="G33" s="33"/>
+      <c r="H33" s="65"/>
+      <c r="I33" s="65"/>
+      <c r="J33" s="65"/>
+      <c r="K33" s="65"/>
+      <c r="L33" s="33"/>
+      <c r="M33" s="65"/>
+      <c r="N33" s="65"/>
+    </row>
+    <row r="34" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="3"/>
-      <c r="B34" s="23" t="s">
+      <c r="B34" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C34" s="53">
+      <c r="C34" s="55">
         <v>62.48</v>
       </c>
-      <c r="D34" s="62">
+      <c r="D34" s="64">
         <v>46.058</v>
       </c>
-      <c r="E34" s="62">
+      <c r="E34" s="64">
         <v>63.697000000000003</v>
       </c>
-      <c r="F34" s="62">
+      <c r="F34" s="64">
         <v>72.61</v>
       </c>
-      <c r="G34" s="37">
+      <c r="G34" s="39">
         <f>SUM(C34:F34)</f>
         <v>244.84500000000003</v>
       </c>
-      <c r="H34" s="62">
+      <c r="H34" s="64">
         <v>73.180000000000007</v>
       </c>
-      <c r="I34" s="62">
+      <c r="I34" s="64">
         <v>54.04</v>
       </c>
-      <c r="J34" s="62">
+      <c r="J34" s="64">
         <v>50.401000000000003</v>
       </c>
-      <c r="K34" s="62">
+      <c r="K34" s="64">
         <v>60.237000000000002</v>
       </c>
-      <c r="L34" s="37">
+      <c r="L34" s="39">
         <f>SUM(H34:K34)</f>
         <v>237.858</v>
       </c>
-      <c r="M34" s="62">
+      <c r="M34" s="64">
         <v>57.445999999999998</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <f t="shared" ref="C35:G35" si="16">C34/C25</f>
+      <c r="N34" s="64">
+        <v>37.468000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="16">
+        <f t="shared" ref="C35:G35" si="19">C34/C25</f>
         <v>0.36794713998833972</v>
       </c>
-      <c r="D35" s="63">
-        <f t="shared" si="16"/>
+      <c r="D35" s="65">
+        <f t="shared" si="19"/>
         <v>0.31362268313609065</v>
       </c>
-      <c r="E35" s="63">
-        <f t="shared" si="16"/>
+      <c r="E35" s="65">
+        <f t="shared" si="19"/>
         <v>0.38287040098096381</v>
       </c>
-      <c r="F35" s="63">
-        <f t="shared" ref="F35:H35" si="17">F34/F25</f>
+      <c r="F35" s="65">
+        <f t="shared" ref="F35:H35" si="20">F34/F25</f>
         <v>0.40438862744006016</v>
       </c>
-      <c r="G35" s="31">
-        <f t="shared" si="16"/>
+      <c r="G35" s="33">
+        <f t="shared" si="19"/>
         <v>0.36952883168549944</v>
       </c>
-      <c r="H35" s="63">
-        <f t="shared" si="17"/>
+      <c r="H35" s="65">
+        <f t="shared" si="20"/>
         <v>0.41155364594463884</v>
       </c>
-      <c r="I35" s="63">
-        <f t="shared" ref="I35:J35" si="18">I34/I25</f>
+      <c r="I35" s="65">
+        <f t="shared" ref="I35:J35" si="21">I34/I25</f>
         <v>0.35980371921461052</v>
       </c>
-      <c r="J35" s="63">
-        <f t="shared" si="18"/>
+      <c r="J35" s="65">
+        <f t="shared" si="21"/>
         <v>0.3385048323292566</v>
       </c>
-      <c r="K35" s="63">
-        <f t="shared" ref="K35:M35" si="19">K34/K25</f>
+      <c r="K35" s="65">
+        <f t="shared" ref="K35:M35" si="22">K34/K25</f>
         <v>0.37712235800861466</v>
       </c>
-      <c r="L35" s="31">
-        <f t="shared" si="19"/>
+      <c r="L35" s="33">
+        <f t="shared" si="22"/>
         <v>0.37362164403702008</v>
       </c>
-      <c r="M35" s="63">
-        <f t="shared" si="19"/>
+      <c r="M35" s="65">
+        <f t="shared" si="22"/>
         <v>0.35142476111240256</v>
       </c>
-    </row>
-    <row r="36" spans="1:13" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N35" s="65">
+        <f t="shared" ref="N35" si="23">N34/N25</f>
+        <v>0.26280792323663094</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="3"/>
-      <c r="C36" s="14"/>
-[...11 lines deleted...]
-    <row r="37" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C36" s="16"/>
+      <c r="D36" s="65"/>
+      <c r="E36" s="65"/>
+      <c r="F36" s="65"/>
+      <c r="G36" s="33"/>
+      <c r="H36" s="65"/>
+      <c r="I36" s="65"/>
+      <c r="J36" s="65"/>
+      <c r="K36" s="65"/>
+      <c r="L36" s="33"/>
+      <c r="M36" s="65"/>
+      <c r="N36" s="65"/>
+    </row>
+    <row r="37" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C37" s="53">
-        <f t="shared" ref="C37:H37" si="20">C31+C34</f>
+      <c r="C37" s="55">
+        <f t="shared" ref="C37:H37" si="24">C31+C34</f>
         <v>285.45699999999999</v>
       </c>
-      <c r="D37" s="53">
-        <f t="shared" si="20"/>
+      <c r="D37" s="55">
+        <f t="shared" si="24"/>
         <v>264.68400000000003</v>
       </c>
-      <c r="E37" s="53">
-        <f t="shared" si="20"/>
+      <c r="E37" s="55">
+        <f t="shared" si="24"/>
         <v>277.39099999999996</v>
       </c>
-      <c r="F37" s="53">
-        <f t="shared" si="20"/>
+      <c r="F37" s="55">
+        <f t="shared" si="24"/>
         <v>291.57400000000001</v>
       </c>
-      <c r="G37" s="37">
+      <c r="G37" s="39">
         <f>SUM(C37:F37)</f>
         <v>1119.106</v>
       </c>
-      <c r="H37" s="53">
-        <f t="shared" si="20"/>
+      <c r="H37" s="55">
+        <f t="shared" si="24"/>
         <v>282.75599999999997</v>
       </c>
-      <c r="I37" s="53">
-        <f t="shared" ref="I37:J37" si="21">I31+I34</f>
+      <c r="I37" s="55">
+        <f t="shared" ref="I37:J37" si="25">I31+I34</f>
         <v>260.10300000000001</v>
       </c>
-      <c r="J37" s="53">
-        <f t="shared" si="21"/>
+      <c r="J37" s="55">
+        <f t="shared" si="25"/>
         <v>255.78300000000002</v>
       </c>
-      <c r="K37" s="53">
-        <f t="shared" ref="K37" si="22">K31+K34</f>
+      <c r="K37" s="55">
+        <f t="shared" ref="K37" si="26">K31+K34</f>
         <v>272.90000000000003</v>
       </c>
-      <c r="L37" s="37">
+      <c r="L37" s="39">
         <f>SUM(H37:K37)</f>
         <v>1071.5419999999999</v>
       </c>
-      <c r="M37" s="53">
-        <f t="shared" ref="M37" si="23">M31+M34</f>
+      <c r="M37" s="55">
+        <f t="shared" ref="M37" si="27">M31+M34</f>
         <v>269.36900000000003</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <f t="shared" ref="C38:H38" si="24">C37/C27</f>
+      <c r="N37" s="55">
+        <f>N31+N34</f>
+        <v>251.30099999999999</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" s="16">
+        <f t="shared" ref="C38:H38" si="28">C37/C27</f>
         <v>0.54761936735159766</v>
       </c>
-      <c r="D38" s="63">
-        <f t="shared" si="24"/>
+      <c r="D38" s="65">
+        <f t="shared" si="28"/>
         <v>0.54045268456033246</v>
       </c>
-      <c r="E38" s="63">
-        <f t="shared" si="24"/>
+      <c r="E38" s="65">
+        <f t="shared" si="28"/>
         <v>0.5553784764837435</v>
       </c>
-      <c r="F38" s="63">
-        <f t="shared" si="24"/>
+      <c r="F38" s="65">
+        <f t="shared" si="28"/>
         <v>0.5649334167762986</v>
       </c>
-      <c r="G38" s="60">
-        <f t="shared" si="24"/>
+      <c r="G38" s="62">
+        <f t="shared" si="28"/>
         <v>0.55220917024491289</v>
       </c>
-      <c r="H38" s="63">
-        <f t="shared" si="24"/>
+      <c r="H38" s="65">
+        <f t="shared" si="28"/>
         <v>0.57305338251388271</v>
       </c>
-      <c r="I38" s="63">
-        <f t="shared" ref="I38:J38" si="25">I37/I27</f>
+      <c r="I38" s="65">
+        <f t="shared" ref="I38:J38" si="29">I37/I27</f>
         <v>0.56310442100067337</v>
       </c>
-      <c r="J38" s="63">
-        <f t="shared" si="25"/>
+      <c r="J38" s="65">
+        <f t="shared" si="29"/>
         <v>0.55644313917441679</v>
       </c>
-      <c r="K38" s="63">
-        <f t="shared" ref="K38:M38" si="26">K37/K27</f>
+      <c r="K38" s="65">
+        <f t="shared" ref="K38:M38" si="30">K37/K27</f>
         <v>0.57136875163569756</v>
       </c>
-      <c r="L38" s="60">
-        <f t="shared" si="26"/>
+      <c r="L38" s="62">
+        <f t="shared" si="30"/>
         <v>0.5661658993917984</v>
       </c>
-      <c r="M38" s="63">
-        <f t="shared" si="26"/>
+      <c r="M38" s="65">
+        <f t="shared" si="30"/>
         <v>0.56422636166170592</v>
       </c>
-    </row>
-[...26 lines deleted...]
-    <row r="47" spans="1:13" ht="18" x14ac:dyDescent="0.2">
+      <c r="N38" s="65">
+        <f>N37/N27</f>
+        <v>0.55659382765815124</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="13"/>
+      <c r="B39" s="48"/>
+      <c r="C39" s="49"/>
+      <c r="D39" s="66"/>
+      <c r="E39" s="66"/>
+      <c r="F39" s="66"/>
+      <c r="G39" s="50"/>
+      <c r="H39" s="66"/>
+      <c r="I39" s="66"/>
+      <c r="J39" s="66"/>
+      <c r="K39" s="66"/>
+      <c r="L39" s="50"/>
+      <c r="M39" s="66"/>
+      <c r="N39" s="66"/>
+    </row>
+    <row r="40" spans="1:14" s="59" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:14" s="13" customFormat="1" ht="13" x14ac:dyDescent="0.3"/>
+    <row r="46" spans="1:14" s="13" customFormat="1" ht="13" outlineLevel="1" x14ac:dyDescent="0.3"/>
+    <row r="47" spans="1:14" ht="13" outlineLevel="1" x14ac:dyDescent="0.3">
       <c r="B47" s="8"/>
-    </row>
-[...24 lines deleted...]
-    <row r="56" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+      <c r="N47" s="7"/>
+    </row>
+    <row r="48" spans="1:14" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B48" s="9"/>
+    </row>
+    <row r="49" spans="2:2" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B49" s="10"/>
+    </row>
+    <row r="50" spans="2:2" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B50" s="10"/>
+    </row>
+    <row r="51" spans="2:2" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B51" s="10"/>
+    </row>
+    <row r="52" spans="2:2" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B52" s="10"/>
+    </row>
+    <row r="53" spans="2:2" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B53" s="10"/>
+    </row>
+    <row r="54" spans="2:2" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B54" s="10"/>
+    </row>
+    <row r="55" spans="2:2" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B55" s="10"/>
+    </row>
+    <row r="56" spans="2:2" ht="18.5" x14ac:dyDescent="0.35">
       <c r="B56" s="10"/>
     </row>
-    <row r="57" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="57" spans="2:2" ht="18.5" x14ac:dyDescent="0.35">
       <c r="B57" s="10"/>
     </row>
-    <row r="58" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="58" spans="2:2" ht="18.5" x14ac:dyDescent="0.35">
       <c r="B58" s="10"/>
     </row>
-    <row r="59" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="59" spans="2:2" ht="18.5" x14ac:dyDescent="0.35">
       <c r="B59" s="10"/>
     </row>
-    <row r="60" spans="2:2" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="B62" s="10"/>
+    <row r="60" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B60" s="12"/>
+    </row>
+    <row r="61" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B61" s="12"/>
+    </row>
+    <row r="62" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B62" s="12"/>
+    </row>
+    <row r="63" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B63" s="12"/>
+    </row>
+    <row r="64" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B64" s="12"/>
+    </row>
+    <row r="65" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B65" s="12"/>
+    </row>
+    <row r="66" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B66" s="12"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
-[...3 lines deleted...]
-  </ignoredErrors>
+  <pageSetup scale="70" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84102BEB-E984-49DF-A579-0F82007D5C5F}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M121"/>
+  <dimension ref="A1:N111"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="75" zoomScaleSheetLayoutView="90" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="B45" sqref="A1:XFD1048576"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="75" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="C39" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B3" sqref="B3"/>
+      <selection pane="topRight" activeCell="B3" sqref="B3"/>
+      <selection pane="bottomLeft" activeCell="B3" sqref="B3"/>
+      <selection pane="bottomRight" activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="12.5" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="13" width="12.7109375" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="51.26953125" customWidth="1"/>
+    <col min="3" max="14" width="12.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:14" ht="14" x14ac:dyDescent="0.3">
       <c r="A1" s="3"/>
       <c r="B1" s="4"/>
       <c r="C1" s="2"/>
     </row>
-    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="5"/>
-      <c r="B2" s="12" t="s">
+      <c r="B2" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="12"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="14"/>
+    </row>
+    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="5"/>
-      <c r="B3" s="12" t="s">
+      <c r="B3" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="12"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C3" s="14"/>
+    </row>
+    <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
-      <c r="B4" s="13"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="15"/>
+      <c r="C4" s="15"/>
+    </row>
+    <row r="5" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5"/>
-      <c r="B5" s="16"/>
-[...4 lines deleted...]
-      <c r="C6" s="27" t="s">
+      <c r="B5" s="18"/>
+      <c r="C5" s="19"/>
+    </row>
+    <row r="6" spans="1:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="42"/>
+      <c r="C6" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="27" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="27" t="s">
+      <c r="F6" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="27" t="s">
+      <c r="H6" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="G6" s="41" t="s">
-[...21 lines deleted...]
-    <row r="7" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I6" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="L6" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="M6" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="N6" s="29" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="5"/>
-      <c r="C7" s="25"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:13" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="C7" s="27"/>
+      <c r="G7" s="32"/>
+      <c r="L7" s="32"/>
+    </row>
+    <row r="8" spans="1:14" s="7" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A8" s="3"/>
-      <c r="B8" s="42" t="s">
-        <v>47</v>
+      <c r="B8" s="44" t="s">
+        <v>44</v>
       </c>
       <c r="C8" s="2"/>
-      <c r="G8" s="29"/>
-[...3 lines deleted...]
-      <c r="B9" s="24" t="s">
+      <c r="G8" s="31"/>
+      <c r="L8" s="31"/>
+    </row>
+    <row r="9" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="53">
+      <c r="C9" s="55">
         <v>95.914000000000001</v>
       </c>
-      <c r="D9" s="62">
+      <c r="D9" s="64">
         <v>96.022999999999996</v>
       </c>
-      <c r="E9" s="62">
+      <c r="E9" s="64">
         <v>101.98</v>
       </c>
-      <c r="F9" s="62">
+      <c r="F9" s="64">
         <v>90.834999999999994</v>
       </c>
-      <c r="G9" s="54">
+      <c r="G9" s="56">
         <f>SUM(C9:F9)</f>
         <v>384.75200000000001</v>
       </c>
-      <c r="H9" s="62">
+      <c r="H9" s="64">
         <v>97.027000000000001</v>
       </c>
-      <c r="I9" s="62">
+      <c r="I9" s="64">
         <v>101.255</v>
       </c>
-      <c r="J9" s="62">
+      <c r="J9" s="64">
         <v>101.059</v>
       </c>
-      <c r="K9" s="62">
+      <c r="K9" s="64">
         <v>112.848</v>
       </c>
-      <c r="L9" s="54">
+      <c r="L9" s="56">
         <f>SUM(H9:K9)</f>
         <v>412.18900000000002</v>
       </c>
-      <c r="M9" s="62">
+      <c r="M9" s="64">
         <v>113.53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B10" s="15" t="s">
+      <c r="N9" s="64">
+        <v>122.678</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="14">
+      <c r="C10" s="16">
         <f>C9/'Revenue &amp; Gross Profit'!C24</f>
         <v>0.27655188122979862</v>
       </c>
-      <c r="D10" s="63">
+      <c r="D10" s="65">
         <f>D9/'Revenue &amp; Gross Profit'!D24</f>
         <v>0.28302576391283712</v>
       </c>
-      <c r="E10" s="63">
+      <c r="E10" s="65">
         <f>E9/'Revenue &amp; Gross Profit'!E24</f>
         <v>0.30774709091786978</v>
       </c>
-      <c r="F10" s="63">
+      <c r="F10" s="65">
         <f>F9/'Revenue &amp; Gross Profit'!F24</f>
         <v>0.26989083734943337</v>
       </c>
-      <c r="G10" s="31">
+      <c r="G10" s="33">
         <f>G9/'Revenue &amp; Gross Profit'!G24</f>
         <v>0.28415281175038698</v>
       </c>
-      <c r="H10" s="63">
+      <c r="H10" s="65">
         <f>H9/'Revenue &amp; Gross Profit'!H24</f>
         <v>0.30743078395214285</v>
       </c>
-      <c r="I10" s="63">
+      <c r="I10" s="65">
         <f>I9/'Revenue &amp; Gross Profit'!I24</f>
         <v>0.32483093585186512</v>
       </c>
-      <c r="J10" s="63">
+      <c r="J10" s="65">
         <f>J9/'Revenue &amp; Gross Profit'!J24</f>
         <v>0.32517649027292445</v>
       </c>
-      <c r="K10" s="63">
+      <c r="K10" s="65">
         <f>K9/'Revenue &amp; Gross Profit'!K24</f>
         <v>0.3549829032674105</v>
       </c>
-      <c r="L10" s="31">
+      <c r="L10" s="33">
         <f>L9/'Revenue &amp; Gross Profit'!L24</f>
         <v>0.32817569412763209</v>
       </c>
-      <c r="M10" s="63">
+      <c r="M10" s="65">
         <f>M9/'Revenue &amp; Gross Profit'!M24</f>
         <v>0.36162154758605752</v>
       </c>
-    </row>
-    <row r="11" spans="1:13" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N10" s="65">
+        <f>N9/'Revenue &amp; Gross Profit'!N24</f>
+        <v>0.39710614054963905</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
-      <c r="G11" s="32"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G11" s="34"/>
+      <c r="L11" s="34"/>
+    </row>
+    <row r="12" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="3"/>
-      <c r="B12" s="23" t="s">
+      <c r="B12" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C12" s="53">
+      <c r="C12" s="55">
         <v>40.329000000000001</v>
       </c>
-      <c r="D12" s="62">
+      <c r="D12" s="64">
         <v>27.047999999999998</v>
       </c>
-      <c r="E12" s="62">
+      <c r="E12" s="64">
         <v>46.179000000000002</v>
       </c>
-      <c r="F12" s="62">
+      <c r="F12" s="64">
         <v>52.228000000000002</v>
       </c>
-      <c r="G12" s="54">
+      <c r="G12" s="56">
         <f>SUM(C12:F12)</f>
         <v>165.78399999999999</v>
       </c>
-      <c r="H12" s="62">
+      <c r="H12" s="64">
         <v>54.779000000000003</v>
       </c>
-      <c r="I12" s="62">
+      <c r="I12" s="64">
         <v>35.94</v>
       </c>
-      <c r="J12" s="62">
+      <c r="J12" s="64">
         <v>32.625999999999998</v>
       </c>
-      <c r="K12" s="62">
+      <c r="K12" s="64">
         <v>41.932000000000002</v>
       </c>
-      <c r="L12" s="54">
+      <c r="L12" s="56">
         <f>SUM(H12:K12)</f>
         <v>165.27699999999999</v>
       </c>
-      <c r="M12" s="62">
+      <c r="M12" s="64">
         <v>39.177999999999997</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B13" s="15" t="s">
+      <c r="N12" s="64">
+        <v>20.006</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="14">
+      <c r="C13" s="16">
         <f>C12/'Revenue &amp; Gross Profit'!C25</f>
         <v>0.23749904303120603</v>
       </c>
-      <c r="D13" s="14">
+      <c r="D13" s="16">
         <f>D12/'Revenue &amp; Gross Profit'!D25</f>
         <v>0.18417791335848233</v>
       </c>
-      <c r="E13" s="14">
+      <c r="E13" s="16">
         <f>E12/'Revenue &amp; Gross Profit'!E25</f>
         <v>0.2775730763913517</v>
       </c>
-      <c r="F13" s="14">
+      <c r="F13" s="16">
         <f>F12/'Revenue &amp; Gross Profit'!F25</f>
         <v>0.29087466235972265</v>
       </c>
-      <c r="G13" s="31">
+      <c r="G13" s="33">
         <f>G12/'Revenue &amp; Gross Profit'!G25</f>
         <v>0.25020714260919696</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="16">
         <f>H12/'Revenue &amp; Gross Profit'!H25</f>
         <v>0.30806910591966891</v>
       </c>
-      <c r="I13" s="14">
+      <c r="I13" s="16">
         <f>I12/'Revenue &amp; Gross Profit'!I25</f>
         <v>0.23929211081741489</v>
       </c>
-      <c r="J13" s="14">
+      <c r="J13" s="16">
         <f>J12/'Revenue &amp; Gross Profit'!J25</f>
         <v>0.2191238003129764</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="16">
         <f>K12/'Revenue &amp; Gross Profit'!K25</f>
         <v>0.2625212861865171</v>
       </c>
-      <c r="L13" s="31">
+      <c r="L13" s="33">
         <f>L12/'Revenue &amp; Gross Profit'!L25</f>
         <v>0.25961314928027041</v>
       </c>
-      <c r="M13" s="14">
+      <c r="M13" s="16">
         <f>M12/'Revenue &amp; Gross Profit'!M25</f>
         <v>0.23967063487208345</v>
       </c>
-    </row>
-    <row r="14" spans="1:13" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N13" s="16">
+        <f>N12/'Revenue &amp; Gross Profit'!N25</f>
+        <v>0.14032601986420515</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
-      <c r="G14" s="32"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G14" s="34"/>
+      <c r="L14" s="34"/>
+    </row>
+    <row r="15" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="3" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C15" s="53">
+        <v>19</v>
+      </c>
+      <c r="C15" s="55">
         <f>SUM(C9,C12)</f>
         <v>136.24299999999999</v>
       </c>
-      <c r="D15" s="53">
+      <c r="D15" s="55">
         <f>SUM(D9,D12)</f>
         <v>123.071</v>
       </c>
-      <c r="E15" s="53">
+      <c r="E15" s="55">
         <f>SUM(E9,E12)</f>
         <v>148.15899999999999</v>
       </c>
-      <c r="F15" s="53">
+      <c r="F15" s="55">
         <f>SUM(F9,F12)</f>
         <v>143.06299999999999</v>
       </c>
-      <c r="G15" s="54">
+      <c r="G15" s="56">
         <f>SUM(C15:F15)</f>
         <v>550.53599999999994</v>
       </c>
-      <c r="H15" s="53">
+      <c r="H15" s="55">
         <f>SUM(H9,H12)</f>
         <v>151.80600000000001</v>
       </c>
-      <c r="I15" s="53">
+      <c r="I15" s="55">
         <f>SUM(I9,I12)</f>
         <v>137.19499999999999</v>
       </c>
-      <c r="J15" s="53">
+      <c r="J15" s="55">
         <f>SUM(J9,J12)</f>
         <v>133.685</v>
       </c>
-      <c r="K15" s="53">
+      <c r="K15" s="55">
         <f>SUM(K9,K12)</f>
         <v>154.78</v>
       </c>
-      <c r="L15" s="54">
+      <c r="L15" s="56">
         <f>SUM(H15:K15)</f>
         <v>577.46600000000001</v>
       </c>
-      <c r="M15" s="53">
+      <c r="M15" s="55">
         <f>SUM(M9,M12)</f>
         <v>152.708</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B16" s="15" t="s">
+      <c r="N15" s="55">
+        <f>SUM(N9,N12)</f>
+        <v>142.684</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="C16" s="14">
+      <c r="C16" s="16">
         <f>C15/('Revenue &amp; Gross Profit'!C24+'Revenue &amp; Gross Profit'!C25)</f>
         <v>0.26371586518733009</v>
       </c>
-      <c r="D16" s="14">
+      <c r="D16" s="16">
         <f>D15/('Revenue &amp; Gross Profit'!D24+'Revenue &amp; Gross Profit'!D25)</f>
         <v>0.25316427053613116</v>
       </c>
-      <c r="E16" s="14">
+      <c r="E16" s="16">
         <f>E15/('Revenue &amp; Gross Profit'!E24+'Revenue &amp; Gross Profit'!E25)</f>
         <v>0.2976616446640134</v>
       </c>
-      <c r="F16" s="14">
+      <c r="F16" s="16">
         <f>F15/('Revenue &amp; Gross Profit'!F24+'Revenue &amp; Gross Profit'!F25)</f>
         <v>0.277191024515759</v>
       </c>
-      <c r="G16" s="31">
+      <c r="G16" s="33">
         <f>G15/('Revenue &amp; Gross Profit'!G24+'Revenue &amp; Gross Profit'!G25)</f>
         <v>0.27299951056694394</v>
       </c>
-      <c r="H16" s="14">
+      <c r="H16" s="16">
         <f>H15/('Revenue &amp; Gross Profit'!H24+'Revenue &amp; Gross Profit'!H25)</f>
         <v>0.30766081634307491</v>
       </c>
-      <c r="I16" s="14">
+      <c r="I16" s="16">
         <f>I15/('Revenue &amp; Gross Profit'!I24+'Revenue &amp; Gross Profit'!I25)</f>
         <v>0.29701737788179056</v>
       </c>
-      <c r="J16" s="14">
+      <c r="J16" s="16">
         <f>J15/('Revenue &amp; Gross Profit'!J24+'Revenue &amp; Gross Profit'!J25)</f>
         <v>0.29082503943003213</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="16">
         <f>K15/('Revenue &amp; Gross Profit'!K24+'Revenue &amp; Gross Profit'!K25)</f>
         <v>0.32406176393614239</v>
       </c>
-      <c r="L16" s="31">
+      <c r="L16" s="33">
         <f>L15/('Revenue &amp; Gross Profit'!L24+'Revenue &amp; Gross Profit'!L25)</f>
         <v>0.30511315212859996</v>
       </c>
-      <c r="M16" s="14">
+      <c r="M16" s="16">
         <f>M15/('Revenue &amp; Gross Profit'!M24+'Revenue &amp; Gross Profit'!M25)</f>
         <v>0.31986560902195793</v>
       </c>
-    </row>
-    <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N16" s="16">
+        <f>N15/('Revenue &amp; Gross Profit'!N24+'Revenue &amp; Gross Profit'!N25)</f>
+        <v>0.31602354827706874</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
-      <c r="G17" s="32"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G17" s="34"/>
+      <c r="L17" s="34"/>
+    </row>
+    <row r="18" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="3" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C18" s="62">
+        <v>24</v>
+      </c>
+      <c r="C18" s="64">
         <v>-42.201999999999998</v>
       </c>
-      <c r="D18" s="62">
+      <c r="D18" s="64">
         <v>-44.292999999999999</v>
       </c>
-      <c r="E18" s="62">
+      <c r="E18" s="64">
         <v>-38.061999999999998</v>
       </c>
-      <c r="F18" s="62">
+      <c r="F18" s="64">
         <v>-27.946000000000002</v>
       </c>
-      <c r="G18" s="54">
+      <c r="G18" s="56">
         <f>SUM(C18:F18)</f>
         <v>-152.50300000000001</v>
       </c>
-      <c r="H18" s="62">
+      <c r="H18" s="64">
         <v>-32.116999999999997</v>
       </c>
-      <c r="I18" s="62">
+      <c r="I18" s="64">
         <v>-34.902000000000001</v>
       </c>
-      <c r="J18" s="62">
+      <c r="J18" s="64">
         <v>-26.35</v>
       </c>
-      <c r="K18" s="62">
+      <c r="K18" s="64">
         <v>-22.803999999999998</v>
       </c>
-      <c r="L18" s="54">
+      <c r="L18" s="56">
         <f>SUM(H18:K18)</f>
         <v>-116.173</v>
       </c>
-      <c r="M18" s="62">
+      <c r="M18" s="64">
         <v>-22.331</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C19" s="62">
+      <c r="N18" s="64">
+        <v>-26.631</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="64">
         <v>-0.71</v>
       </c>
-      <c r="D19" s="62">
+      <c r="D19" s="64">
         <v>-4.1210000000000004</v>
       </c>
-      <c r="E19" s="62">
+      <c r="E19" s="64">
         <v>-7.3120000000000003</v>
       </c>
-      <c r="F19" s="62">
+      <c r="F19" s="64">
         <v>-0.67700000000000005</v>
       </c>
-      <c r="G19" s="54">
+      <c r="G19" s="56">
         <f>SUM(C19:F19)</f>
         <v>-12.82</v>
       </c>
-      <c r="H19" s="62"/>
-[...6 lines deleted...]
-    <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H19" s="64"/>
+      <c r="I19" s="64"/>
+      <c r="J19" s="64"/>
+      <c r="K19" s="64"/>
+      <c r="L19" s="56"/>
+      <c r="M19" s="64"/>
+      <c r="N19" s="64"/>
+    </row>
+    <row r="20" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
-      <c r="G20" s="32"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G20" s="34"/>
+      <c r="L20" s="34"/>
+    </row>
+    <row r="21" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B21" s="3" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C21" s="53">
+        <v>18</v>
+      </c>
+      <c r="C21" s="55">
         <f t="shared" ref="C21:E21" si="0">C15+C18+C19</f>
         <v>93.331000000000003</v>
       </c>
-      <c r="D21" s="53">
+      <c r="D21" s="55">
         <f t="shared" si="0"/>
         <v>74.656999999999996</v>
       </c>
-      <c r="E21" s="53">
+      <c r="E21" s="55">
         <f t="shared" si="0"/>
         <v>102.785</v>
       </c>
-      <c r="F21" s="53">
+      <c r="F21" s="55">
         <f t="shared" ref="F21:H21" si="1">F15+F18+F19</f>
         <v>114.43999999999998</v>
       </c>
-      <c r="G21" s="54">
+      <c r="G21" s="56">
         <f>SUM(C21:F21)</f>
         <v>385.21300000000002</v>
       </c>
-      <c r="H21" s="53">
+      <c r="H21" s="55">
         <f t="shared" si="1"/>
         <v>119.68900000000002</v>
       </c>
-      <c r="I21" s="53">
+      <c r="I21" s="55">
         <f t="shared" ref="I21:J21" si="2">I15+I18+I19</f>
         <v>102.29299999999999</v>
       </c>
-      <c r="J21" s="53">
+      <c r="J21" s="55">
         <f t="shared" si="2"/>
         <v>107.33500000000001</v>
       </c>
-      <c r="K21" s="53">
+      <c r="K21" s="55">
         <f t="shared" ref="K21" si="3">K15+K18+K19</f>
         <v>131.976</v>
       </c>
-      <c r="L21" s="54">
+      <c r="L21" s="56">
         <f>SUM(H21:K21)</f>
         <v>461.29300000000001</v>
       </c>
-      <c r="M21" s="53">
-        <f t="shared" ref="M21" si="4">M15+M18+M19</f>
+      <c r="M21" s="55">
+        <f t="shared" ref="M21:N21" si="4">M15+M18+M19</f>
         <v>130.37700000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B22" s="15" t="s">
+      <c r="N21" s="55">
+        <f t="shared" si="4"/>
+        <v>116.053</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="C22" s="14">
+      <c r="C22" s="16">
         <f>C21/'Revenue &amp; Gross Profit'!C27</f>
         <v>0.17904575180952637</v>
       </c>
-      <c r="D22" s="63">
+      <c r="D22" s="65">
         <f>D21/'Revenue &amp; Gross Profit'!D27</f>
         <v>0.15244055579944665</v>
       </c>
-      <c r="E22" s="63">
+      <c r="E22" s="65">
         <f>E21/'Revenue &amp; Gross Profit'!E27</f>
         <v>0.20579101955500209</v>
       </c>
-      <c r="F22" s="63">
+      <c r="F22" s="65">
         <f>F21/'Revenue &amp; Gross Profit'!F27</f>
         <v>0.22173095068792006</v>
       </c>
-      <c r="G22" s="31">
+      <c r="G22" s="33">
         <f>G21/'Revenue &amp; Gross Profit'!G27</f>
         <v>0.1900786441119551</v>
       </c>
-      <c r="H22" s="63">
+      <c r="H22" s="65">
         <f>H21/'Revenue &amp; Gross Profit'!H27</f>
         <v>0.24257022414981158</v>
       </c>
-      <c r="I22" s="63">
+      <c r="I22" s="65">
         <f>I21/'Revenue &amp; Gross Profit'!I27</f>
         <v>0.2214570402395277</v>
       </c>
-      <c r="J22" s="63">
+      <c r="J22" s="65">
         <f>J21/'Revenue &amp; Gross Profit'!J27</f>
         <v>0.23350193071191608</v>
       </c>
-      <c r="K22" s="63">
+      <c r="K22" s="65">
         <f>K21/'Revenue &amp; Gross Profit'!K27</f>
         <v>0.27631719445171421</v>
       </c>
-      <c r="L22" s="31">
+      <c r="L22" s="33">
         <f>L21/'Revenue &amp; Gross Profit'!L27</f>
         <v>0.24373133878853173</v>
       </c>
-      <c r="M22" s="63">
+      <c r="M22" s="65">
         <f>M21/'Revenue &amp; Gross Profit'!M27</f>
         <v>0.27309059451669732</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="B25" s="43" t="s">
+      <c r="N22" s="65">
+        <f>N21/'Revenue &amp; Gross Profit'!N27</f>
+        <v>0.2570398982941231</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="17"/>
+      <c r="C23" s="16"/>
+      <c r="G23" s="33"/>
+      <c r="L23" s="33"/>
+    </row>
+    <row r="24" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="17"/>
+      <c r="C24" s="16"/>
+      <c r="G24" s="33"/>
+      <c r="L24" s="33"/>
+    </row>
+    <row r="25" spans="1:14" s="22" customFormat="1" ht="15.5" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="B25" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="C25" s="28"/>
-[...4 lines deleted...]
-      <c r="B26" s="24" t="s">
+      <c r="C25" s="30"/>
+      <c r="G25" s="35"/>
+      <c r="L25" s="35"/>
+    </row>
+    <row r="26" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="C26" s="53">
+      <c r="C26" s="55">
         <v>11.907999999999999</v>
       </c>
-      <c r="D26" s="62">
+      <c r="D26" s="64">
         <v>11.522</v>
       </c>
-      <c r="E26" s="62">
+      <c r="E26" s="64">
         <v>10.292</v>
       </c>
-      <c r="F26" s="62">
+      <c r="F26" s="64">
         <v>12.145</v>
       </c>
-      <c r="G26" s="54">
+      <c r="G26" s="56">
         <f t="shared" ref="G26:G31" si="5">SUM(C26:F26)</f>
         <v>45.867000000000004</v>
       </c>
-      <c r="H26" s="62">
+      <c r="H26" s="64">
         <v>11.680999999999999</v>
       </c>
-      <c r="I26" s="62">
+      <c r="I26" s="64">
         <v>11.731</v>
       </c>
-      <c r="J26" s="62">
+      <c r="J26" s="64">
         <v>11.191000000000001</v>
       </c>
-      <c r="K26" s="62">
+      <c r="K26" s="64">
         <v>10.923</v>
       </c>
-      <c r="L26" s="54">
+      <c r="L26" s="56">
         <f t="shared" ref="L26:L31" si="6">SUM(H26:K26)</f>
         <v>45.526000000000003</v>
       </c>
-      <c r="M26" s="62">
+      <c r="M26" s="64">
         <v>9.875</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B27" s="24" t="s">
+      <c r="N26" s="64">
+        <v>9.86</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="C27" s="72">
+      <c r="C27" s="74">
         <v>8.7579999999999991</v>
       </c>
-      <c r="D27" s="72">
+      <c r="D27" s="74">
         <v>8.9550000000000001</v>
       </c>
-      <c r="E27" s="72">
+      <c r="E27" s="74">
         <v>9.0079999999999991</v>
       </c>
-      <c r="F27" s="72">
+      <c r="F27" s="74">
         <v>9.1039999999999992</v>
       </c>
-      <c r="G27" s="73">
+      <c r="G27" s="75">
         <f t="shared" si="5"/>
         <v>35.825000000000003</v>
       </c>
-      <c r="H27" s="72">
+      <c r="H27" s="74">
         <v>9.2690000000000001</v>
       </c>
-      <c r="I27" s="72">
+      <c r="I27" s="74">
         <v>9.1389999999999993</v>
       </c>
-      <c r="J27" s="72">
+      <c r="J27" s="74">
         <v>9.2420000000000009</v>
       </c>
-      <c r="K27" s="72">
+      <c r="K27" s="74">
         <v>9.3800000000000008</v>
       </c>
-      <c r="L27" s="73">
+      <c r="L27" s="75">
         <f t="shared" si="6"/>
         <v>37.03</v>
       </c>
-      <c r="M27" s="72">
+      <c r="M27" s="74">
         <v>8.7360000000000007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B28" s="15" t="s">
+      <c r="N27" s="74">
+        <v>8.8550000000000004</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="C28" s="61">
+      <c r="C28" s="63">
         <f t="shared" ref="C28:F28" si="7">SUM(C26:C27)</f>
         <v>20.665999999999997</v>
       </c>
-      <c r="D28" s="61">
+      <c r="D28" s="63">
         <f t="shared" si="7"/>
         <v>20.477</v>
       </c>
-      <c r="E28" s="61">
+      <c r="E28" s="63">
         <f t="shared" si="7"/>
         <v>19.299999999999997</v>
       </c>
-      <c r="F28" s="61">
+      <c r="F28" s="63">
         <f t="shared" si="7"/>
         <v>21.248999999999999</v>
       </c>
-      <c r="G28" s="34">
+      <c r="G28" s="36">
         <f t="shared" si="5"/>
         <v>81.691999999999993</v>
       </c>
-      <c r="H28" s="61">
+      <c r="H28" s="63">
         <f t="shared" ref="H28:I28" si="8">SUM(H26:H27)</f>
         <v>20.95</v>
       </c>
-      <c r="I28" s="61">
+      <c r="I28" s="63">
         <f t="shared" si="8"/>
         <v>20.869999999999997</v>
       </c>
-      <c r="J28" s="61">
+      <c r="J28" s="63">
         <f t="shared" ref="J28:K28" si="9">SUM(J26:J27)</f>
         <v>20.433</v>
       </c>
-      <c r="K28" s="61">
+      <c r="K28" s="63">
         <f t="shared" si="9"/>
         <v>20.303000000000001</v>
       </c>
-      <c r="L28" s="34">
+      <c r="L28" s="36">
         <f t="shared" si="6"/>
         <v>82.555999999999997</v>
       </c>
-      <c r="M28" s="61">
-        <f t="shared" ref="M28" si="10">SUM(M26:M27)</f>
+      <c r="M28" s="63">
+        <f t="shared" ref="M28:N28" si="10">SUM(M26:M27)</f>
         <v>18.611000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="24" t="s">
+      <c r="N28" s="63">
+        <f t="shared" si="10"/>
+        <v>18.715</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="C29" s="61">
+      <c r="C29" s="63">
         <v>8.093</v>
       </c>
-      <c r="D29" s="61">
+      <c r="D29" s="63">
         <v>7.9589999999999996</v>
       </c>
-      <c r="E29" s="61">
+      <c r="E29" s="63">
         <v>8.1709999999999994</v>
       </c>
-      <c r="F29" s="61">
+      <c r="F29" s="63">
         <v>8.0540000000000003</v>
       </c>
-      <c r="G29" s="34">
+      <c r="G29" s="36">
         <f t="shared" si="5"/>
         <v>32.277000000000001</v>
       </c>
-      <c r="H29" s="61">
+      <c r="H29" s="63">
         <v>7.3739999999999997</v>
       </c>
-      <c r="I29" s="61">
+      <c r="I29" s="63">
         <v>7.8929999999999998</v>
       </c>
-      <c r="J29" s="61">
+      <c r="J29" s="63">
         <v>6.9850000000000003</v>
       </c>
-      <c r="K29" s="61">
+      <c r="K29" s="63">
         <v>6.7690000000000001</v>
       </c>
-      <c r="L29" s="34">
+      <c r="L29" s="36">
         <f t="shared" si="6"/>
         <v>29.021000000000001</v>
       </c>
-      <c r="M29" s="61">
+      <c r="M29" s="63">
         <v>7.03</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C30" s="61">
+      <c r="N29" s="63">
+        <v>4.9729999999999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="63">
         <v>9.0999999999999998E-2</v>
       </c>
-      <c r="D30" s="61">
+      <c r="D30" s="63">
         <v>4.7E-2</v>
       </c>
-      <c r="E30" s="61">
+      <c r="E30" s="63">
         <v>1.093</v>
       </c>
-      <c r="F30" s="61">
+      <c r="F30" s="63">
         <v>-0.71499999999999997</v>
       </c>
-      <c r="G30" s="34">
+      <c r="G30" s="36">
         <f t="shared" si="5"/>
         <v>0.5159999999999999</v>
       </c>
-      <c r="H30" s="61">
+      <c r="H30" s="63">
         <v>0</v>
       </c>
-      <c r="I30" s="61">
+      <c r="I30" s="63">
         <v>0</v>
       </c>
-      <c r="J30" s="61">
+      <c r="J30" s="63">
         <v>0</v>
       </c>
-      <c r="K30" s="61">
+      <c r="K30" s="63">
         <v>0</v>
       </c>
-      <c r="L30" s="34">
+      <c r="L30" s="36">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="M30" s="61">
+      <c r="M30" s="63">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B31" s="15" t="s">
+      <c r="N30" s="63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="C31" s="74">
+      <c r="C31" s="76">
         <f t="shared" ref="C31:H31" si="11">SUM(C28:C30)</f>
         <v>28.849999999999998</v>
       </c>
-      <c r="D31" s="74">
+      <c r="D31" s="76">
         <f t="shared" si="11"/>
         <v>28.483000000000001</v>
       </c>
-      <c r="E31" s="74">
+      <c r="E31" s="76">
         <f t="shared" si="11"/>
         <v>28.563999999999997</v>
       </c>
-      <c r="F31" s="74">
+      <c r="F31" s="76">
         <f t="shared" si="11"/>
         <v>28.587999999999997</v>
       </c>
-      <c r="G31" s="55">
+      <c r="G31" s="57">
         <f t="shared" si="5"/>
         <v>114.48499999999999</v>
       </c>
-      <c r="H31" s="74">
+      <c r="H31" s="76">
         <f t="shared" si="11"/>
         <v>28.323999999999998</v>
       </c>
-      <c r="I31" s="74">
+      <c r="I31" s="76">
         <f t="shared" ref="I31:J31" si="12">SUM(I28:I30)</f>
         <v>28.762999999999998</v>
       </c>
-      <c r="J31" s="74">
+      <c r="J31" s="76">
         <f t="shared" si="12"/>
         <v>27.417999999999999</v>
       </c>
-      <c r="K31" s="74">
+      <c r="K31" s="76">
         <f t="shared" ref="K31" si="13">SUM(K28:K30)</f>
         <v>27.072000000000003</v>
       </c>
-      <c r="L31" s="55">
+      <c r="L31" s="57">
         <f t="shared" si="6"/>
         <v>111.577</v>
       </c>
-      <c r="M31" s="74">
-        <f t="shared" ref="M31" si="14">SUM(M28:M30)</f>
+      <c r="M31" s="76">
+        <f t="shared" ref="M31:N31" si="14">SUM(M28:M30)</f>
         <v>25.641000000000002</v>
       </c>
-    </row>
-[...14 lines deleted...]
-    <row r="34" spans="1:13" s="7" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N31" s="76">
+        <f t="shared" si="14"/>
+        <v>23.687999999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" s="22" customFormat="1" ht="16" outlineLevel="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="21"/>
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
+      <c r="G32" s="35"/>
+      <c r="L32" s="35"/>
+    </row>
+    <row r="33" spans="1:14" s="22" customFormat="1" ht="15.5" outlineLevel="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="21"/>
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
+      <c r="G33" s="35"/>
+      <c r="L33" s="35"/>
+    </row>
+    <row r="34" spans="1:14" s="7" customFormat="1" ht="17.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="3"/>
-      <c r="B34" s="45" t="s">
-        <v>48</v>
+      <c r="B34" s="47" t="s">
+        <v>45</v>
       </c>
       <c r="C34" s="2"/>
-      <c r="G34" s="29"/>
-[...3 lines deleted...]
-      <c r="B35" s="24" t="s">
+      <c r="G34" s="31"/>
+      <c r="L34" s="31"/>
+    </row>
+    <row r="35" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="C35" s="53">
+      <c r="C35" s="55">
         <v>107.822</v>
       </c>
-      <c r="D35" s="62">
+      <c r="D35" s="64">
         <v>107.544</v>
       </c>
-      <c r="E35" s="62">
+      <c r="E35" s="64">
         <v>112.274</v>
       </c>
-      <c r="F35" s="62">
+      <c r="F35" s="64">
         <v>102.98</v>
       </c>
-      <c r="G35" s="54">
+      <c r="G35" s="56">
         <f>SUM(C35:F35)</f>
         <v>430.62</v>
       </c>
-      <c r="H35" s="62">
+      <c r="H35" s="64">
         <v>108.708</v>
       </c>
-      <c r="I35" s="62">
+      <c r="I35" s="64">
         <v>112.986</v>
       </c>
-      <c r="J35" s="62">
+      <c r="J35" s="64">
         <f>'Adj Segment Data'!J9+'Adj Segment Data'!J26</f>
         <v>112.25</v>
       </c>
-      <c r="K35" s="62">
+      <c r="K35" s="64">
         <f>'Adj Segment Data'!K9+'Adj Segment Data'!K26</f>
         <v>123.771</v>
       </c>
-      <c r="L35" s="54">
+      <c r="L35" s="56">
         <f>SUM(H35:K35)</f>
         <v>457.71500000000003</v>
       </c>
-      <c r="M35" s="62">
+      <c r="M35" s="64">
         <f>'Adj Segment Data'!M9+'Adj Segment Data'!M26</f>
         <v>123.405</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B36" s="15" t="s">
+      <c r="N35" s="64">
+        <f>'Adj Segment Data'!N9+'Adj Segment Data'!N26</f>
+        <v>132.53800000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C36" s="14">
+      <c r="C36" s="16">
         <f>C35/'Revenue &amp; Gross Profit'!C24</f>
         <v>0.31088659567903904</v>
       </c>
-      <c r="D36" s="63">
+      <c r="D36" s="65">
         <f>D35/'Revenue &amp; Gross Profit'!D24</f>
         <v>0.31698366801955946</v>
       </c>
-      <c r="E36" s="63">
+      <c r="E36" s="65">
         <f>E35/'Revenue &amp; Gross Profit'!E24</f>
         <v>0.33881150113466274</v>
       </c>
-      <c r="F36" s="63">
+      <c r="F36" s="65">
         <f>F35/'Revenue &amp; Gross Profit'!F24</f>
         <v>0.30597631342813508</v>
       </c>
-      <c r="G36" s="31">
+      <c r="G36" s="33">
         <f>G35/'Revenue &amp; Gross Profit'!G24</f>
         <v>0.31802793434719412</v>
       </c>
-      <c r="H36" s="63">
+      <c r="H36" s="65">
         <f>H35/'Revenue &amp; Gross Profit'!H24</f>
         <v>0.34444212087222675</v>
       </c>
-      <c r="I36" s="63">
+      <c r="I36" s="65">
         <f>I35/'Revenue &amp; Gross Profit'!I24</f>
         <v>0.36246455106571368</v>
       </c>
-      <c r="J36" s="63">
+      <c r="J36" s="65">
         <f>J35/'Revenue &amp; Gross Profit'!J24</f>
         <v>0.36118565425282034</v>
       </c>
-      <c r="K36" s="63">
+      <c r="K36" s="65">
         <f>K35/'Revenue &amp; Gross Profit'!K24</f>
         <v>0.38934308911376958</v>
       </c>
-      <c r="L36" s="31">
+      <c r="L36" s="33">
         <f>L35/'Revenue &amp; Gross Profit'!L24</f>
         <v>0.36442248055534993</v>
       </c>
-      <c r="M36" s="63">
+      <c r="M36" s="65">
         <f>M35/'Revenue &amp; Gross Profit'!M24</f>
         <v>0.39307590134640558</v>
       </c>
-    </row>
-    <row r="37" spans="1:13" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N36" s="65">
+        <f>N35/'Revenue &amp; Gross Profit'!N24</f>
+        <v>0.42902275596413431</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
-      <c r="G37" s="32"/>
+      <c r="G37" s="34"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
-      <c r="L37" s="32"/>
+      <c r="L37" s="34"/>
       <c r="M37" s="3"/>
-    </row>
-    <row r="38" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="3"/>
-      <c r="B38" s="23" t="s">
+      <c r="B38" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="C38" s="53">
+      <c r="C38" s="55">
         <v>49.087000000000003</v>
       </c>
-      <c r="D38" s="62">
+      <c r="D38" s="64">
         <v>36.003</v>
       </c>
-      <c r="E38" s="62">
+      <c r="E38" s="64">
         <v>55.189</v>
       </c>
-      <c r="F38" s="62">
+      <c r="F38" s="64">
         <v>61.331000000000003</v>
       </c>
-      <c r="G38" s="54">
+      <c r="G38" s="56">
         <f>SUM(C38:F38)</f>
         <v>201.61</v>
       </c>
-      <c r="H38" s="62">
+      <c r="H38" s="64">
         <v>64.048000000000002</v>
       </c>
-      <c r="I38" s="62">
+      <c r="I38" s="64">
         <v>45.079000000000001</v>
       </c>
-      <c r="J38" s="62">
+      <c r="J38" s="64">
         <f>'Adj Segment Data'!J12+'Adj Segment Data'!J27</f>
         <v>41.867999999999995</v>
       </c>
-      <c r="K38" s="62">
+      <c r="K38" s="64">
         <f>'Adj Segment Data'!K12+'Adj Segment Data'!K27</f>
         <v>51.312000000000005</v>
       </c>
-      <c r="L38" s="54">
+      <c r="L38" s="56">
         <f>SUM(H38:K38)</f>
         <v>202.30700000000002</v>
       </c>
-      <c r="M38" s="62">
+      <c r="M38" s="64">
         <f>'Adj Segment Data'!M12+'Adj Segment Data'!M27</f>
         <v>47.914000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B39" s="15" t="s">
+      <c r="N38" s="64">
+        <f>'Adj Segment Data'!N12+'Adj Segment Data'!N27</f>
+        <v>28.861000000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C39" s="14">
+      <c r="C39" s="16">
         <f>C38/'Revenue &amp; Gross Profit'!C25</f>
         <v>0.28907524424788145</v>
       </c>
-      <c r="D39" s="63">
+      <c r="D39" s="65">
         <f>D38/'Revenue &amp; Gross Profit'!D25</f>
         <v>0.24515518391916</v>
       </c>
-      <c r="E39" s="63">
+      <c r="E39" s="65">
         <f>E38/'Revenue &amp; Gross Profit'!E25</f>
         <v>0.33173045135153006</v>
       </c>
-      <c r="F39" s="63">
+      <c r="F39" s="65">
         <f>F38/'Revenue &amp; Gross Profit'!F25</f>
         <v>0.34157222021107742</v>
       </c>
-      <c r="G39" s="31">
+      <c r="G39" s="33">
         <f>G38/'Revenue &amp; Gross Profit'!G25</f>
         <v>0.30427702324374012</v>
       </c>
-      <c r="H39" s="63">
+      <c r="H39" s="65">
         <f>H38/'Revenue &amp; Gross Profit'!H25</f>
         <v>0.36019660994072461</v>
       </c>
-      <c r="I39" s="63">
+      <c r="I39" s="65">
         <f>I38/'Revenue &amp; Gross Profit'!I25</f>
         <v>0.30014048590813153</v>
       </c>
-      <c r="J39" s="63">
+      <c r="J39" s="65">
         <f>J38/'Revenue &amp; Gross Profit'!J25</f>
         <v>0.28119522072897984</v>
       </c>
-      <c r="K39" s="63">
+      <c r="K39" s="65">
         <f>K38/'Revenue &amp; Gross Profit'!K25</f>
         <v>0.3212461184012822</v>
       </c>
-      <c r="L39" s="31">
+      <c r="L39" s="33">
         <f>L38/'Revenue &amp; Gross Profit'!L25</f>
         <v>0.31777898553001133</v>
       </c>
-      <c r="M39" s="63">
+      <c r="M39" s="65">
         <f>M38/'Revenue &amp; Gross Profit'!M25</f>
         <v>0.29311294091737733</v>
       </c>
-    </row>
-    <row r="40" spans="1:13" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N39" s="65">
+        <f>N38/'Revenue &amp; Gross Profit'!N25</f>
+        <v>0.20243673194545758</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
-      <c r="G40" s="32"/>
+      <c r="G40" s="34"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
-      <c r="L40" s="32"/>
+      <c r="L40" s="34"/>
       <c r="M40" s="3"/>
-    </row>
-    <row r="41" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N40" s="3"/>
+    </row>
+    <row r="41" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B41" s="3" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="C41" s="53">
+        <v>17</v>
+      </c>
+      <c r="C41" s="55">
         <f>SUM(C35,C38)</f>
         <v>156.90899999999999</v>
       </c>
-      <c r="D41" s="53">
+      <c r="D41" s="55">
         <f>SUM(D35,D38)</f>
         <v>143.547</v>
       </c>
-      <c r="E41" s="53">
+      <c r="E41" s="55">
         <f>SUM(E35,E38)</f>
         <v>167.46299999999999</v>
       </c>
-      <c r="F41" s="53">
+      <c r="F41" s="55">
         <f>SUM(F35,F38)</f>
         <v>164.31100000000001</v>
       </c>
-      <c r="G41" s="54">
+      <c r="G41" s="56">
         <f>SUM(C41:F41)</f>
         <v>632.23</v>
       </c>
-      <c r="H41" s="53">
+      <c r="H41" s="55">
         <f>SUM(H35,H38)</f>
         <v>172.756</v>
       </c>
-      <c r="I41" s="53">
+      <c r="I41" s="55">
         <f>SUM(I35,I38)</f>
         <v>158.065</v>
       </c>
-      <c r="J41" s="53">
+      <c r="J41" s="55">
         <f>SUM(J35,J38)</f>
         <v>154.11799999999999</v>
       </c>
-      <c r="K41" s="53">
+      <c r="K41" s="55">
         <f>SUM(K35,K38)</f>
         <v>175.083</v>
       </c>
-      <c r="L41" s="54">
+      <c r="L41" s="56">
         <f>SUM(H41:K41)</f>
         <v>660.02200000000005</v>
       </c>
-      <c r="M41" s="53">
+      <c r="M41" s="55">
         <f>SUM(M35,M38)</f>
         <v>171.31900000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B42" s="15" t="s">
+      <c r="N41" s="55">
+        <f>SUM(N35,N38)</f>
+        <v>161.399</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C42" s="14">
+      <c r="C42" s="16">
         <f>C41/('Revenue &amp; Gross Profit'!C24+'Revenue &amp; Gross Profit'!C25)</f>
         <v>0.30371756854061333</v>
       </c>
-      <c r="D42" s="14">
+      <c r="D42" s="16">
         <f>D41/('Revenue &amp; Gross Profit'!D24+'Revenue &amp; Gross Profit'!D25)</f>
         <v>0.29528460435561604</v>
       </c>
-      <c r="E42" s="14">
+      <c r="E42" s="16">
         <f>E41/('Revenue &amp; Gross Profit'!E24+'Revenue &amp; Gross Profit'!E25)</f>
         <v>0.33644471142738325</v>
       </c>
-      <c r="F42" s="14">
+      <c r="F42" s="16">
         <f>F41/('Revenue &amp; Gross Profit'!F24+'Revenue &amp; Gross Profit'!F25)</f>
         <v>0.31835998426713324</v>
       </c>
-      <c r="G42" s="31">
+      <c r="G42" s="33">
         <f>G41/('Revenue &amp; Gross Profit'!G24+'Revenue &amp; Gross Profit'!G25)</f>
         <v>0.31350988957259651</v>
       </c>
-      <c r="H42" s="14">
+      <c r="H42" s="16">
         <f>H41/('Revenue &amp; Gross Profit'!H24+'Revenue &amp; Gross Profit'!H25)</f>
         <v>0.35011957358842366</v>
       </c>
-      <c r="I42" s="14">
+      <c r="I42" s="16">
         <f>I41/('Revenue &amp; Gross Profit'!I24+'Revenue &amp; Gross Profit'!I25)</f>
         <v>0.34219943755155235</v>
       </c>
-      <c r="J42" s="14">
+      <c r="J42" s="16">
         <f>J41/('Revenue &amp; Gross Profit'!J24+'Revenue &amp; Gross Profit'!J25)</f>
         <v>0.33527601022461523</v>
       </c>
-      <c r="K42" s="14">
+      <c r="K42" s="16">
         <f>K41/('Revenue &amp; Gross Profit'!K24+'Revenue &amp; Gross Profit'!K25)</f>
         <v>0.3665700078513478</v>
       </c>
-      <c r="L42" s="31">
+      <c r="L42" s="33">
         <f>L41/('Revenue &amp; Gross Profit'!L24+'Revenue &amp; Gross Profit'!L25)</f>
         <v>0.34873290010879049</v>
       </c>
-      <c r="M42" s="14">
+      <c r="M42" s="16">
         <f>M41/('Revenue &amp; Gross Profit'!M24+'Revenue &amp; Gross Profit'!M25)</f>
         <v>0.35884862791754729</v>
       </c>
-    </row>
-[...15 lines deleted...]
-    <row r="44" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N42" s="16">
+        <f>N41/('Revenue &amp; Gross Profit'!N24+'Revenue &amp; Gross Profit'!N25)</f>
+        <v>0.35747445171407177</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="13"/>
+      <c r="B43" s="48"/>
+      <c r="C43" s="49"/>
+      <c r="D43" s="66"/>
+      <c r="E43" s="66"/>
+      <c r="F43" s="66"/>
+      <c r="G43" s="50"/>
+      <c r="H43" s="66"/>
+      <c r="I43" s="66"/>
+      <c r="J43" s="66"/>
+      <c r="K43" s="66"/>
+      <c r="L43" s="50"/>
+      <c r="M43" s="66"/>
+      <c r="N43" s="66"/>
+    </row>
+    <row r="44" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B44" s="3" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C44" s="53">
+        <v>62</v>
+      </c>
+      <c r="C44" s="55">
         <f>'Adj Segment Data'!C21+'Adj Segment Data'!C31</f>
         <v>122.181</v>
       </c>
-      <c r="D44" s="53">
+      <c r="D44" s="55">
         <f>'Adj Segment Data'!D21+'Adj Segment Data'!D31</f>
         <v>103.14</v>
       </c>
-      <c r="E44" s="53">
+      <c r="E44" s="55">
         <f>'Adj Segment Data'!E21+'Adj Segment Data'!E31</f>
         <v>131.34899999999999</v>
       </c>
-      <c r="F44" s="53">
+      <c r="F44" s="55">
         <f>'Adj Segment Data'!F21+'Adj Segment Data'!F31</f>
         <v>143.02799999999999</v>
       </c>
-      <c r="G44" s="54">
+      <c r="G44" s="56">
         <f>SUM(C44:F44)</f>
         <v>499.69799999999998</v>
       </c>
-      <c r="H44" s="53">
+      <c r="H44" s="55">
         <f>'Adj Segment Data'!H21+'Adj Segment Data'!H31</f>
         <v>148.01300000000003</v>
       </c>
-      <c r="I44" s="53">
+      <c r="I44" s="55">
         <f>'Adj Segment Data'!I21+'Adj Segment Data'!I31</f>
         <v>131.05599999999998</v>
       </c>
-      <c r="J44" s="53">
+      <c r="J44" s="55">
         <f>'Adj Segment Data'!J21+'Adj Segment Data'!J31</f>
         <v>134.75300000000001</v>
       </c>
-      <c r="K44" s="53">
+      <c r="K44" s="55">
         <f>'Adj Segment Data'!K21+'Adj Segment Data'!K31</f>
         <v>159.048</v>
       </c>
-      <c r="L44" s="54">
+      <c r="L44" s="56">
         <f>SUM(H44:K44)</f>
         <v>572.87</v>
       </c>
-      <c r="M44" s="53">
+      <c r="M44" s="55">
         <f>'Adj Segment Data'!M21+'Adj Segment Data'!M31</f>
         <v>156.018</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B45" s="15" t="s">
+      <c r="N44" s="55">
+        <f>'Adj Segment Data'!N21+'Adj Segment Data'!N31</f>
+        <v>139.74099999999999</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C45" s="14">
+      <c r="C45" s="16">
         <f>C44/'Revenue &amp; Gross Profit'!C27</f>
         <v>0.23439145623468879</v>
       </c>
-      <c r="D45" s="63">
+      <c r="D45" s="65">
         <f>D44/'Revenue &amp; Gross Profit'!D27</f>
         <v>0.2105993935619557</v>
       </c>
-      <c r="E45" s="63">
+      <c r="E45" s="65">
         <f>E44/'Revenue &amp; Gross Profit'!E27</f>
         <v>0.26298044099362716</v>
       </c>
-      <c r="F45" s="63">
+      <c r="F45" s="65">
         <f>F44/'Revenue &amp; Gross Profit'!F27</f>
         <v>0.27712106269653819</v>
       </c>
-      <c r="G45" s="31">
+      <c r="G45" s="33">
         <f>G44/'Revenue &amp; Gross Profit'!G27</f>
         <v>0.24656986733432085</v>
       </c>
-      <c r="H45" s="63">
+      <c r="H45" s="65">
         <f>H44/'Revenue &amp; Gross Profit'!H27</f>
         <v>0.29997365327712711</v>
       </c>
-      <c r="I45" s="63">
+      <c r="I45" s="65">
         <f>I44/'Revenue &amp; Gross Profit'!I27</f>
         <v>0.28372688126882134</v>
       </c>
-      <c r="J45" s="63">
+      <c r="J45" s="65">
         <f>J44/'Revenue &amp; Gross Profit'!J27</f>
         <v>0.293148420079404</v>
       </c>
-      <c r="K45" s="63">
+      <c r="K45" s="65">
         <f>K44/'Revenue &amp; Gross Profit'!K27</f>
         <v>0.33299764459565562</v>
       </c>
-      <c r="L45" s="31">
+      <c r="L45" s="33">
         <f>L44/'Revenue &amp; Gross Profit'!L27</f>
         <v>0.3026847839698113</v>
       </c>
-      <c r="M45" s="63">
+      <c r="M45" s="65">
         <f>M44/'Revenue &amp; Gross Profit'!M27</f>
         <v>0.32679880941658479</v>
       </c>
-    </row>
-[...155 lines deleted...]
-      <c r="C121" s="10"/>
+      <c r="N45" s="65">
+        <f>N44/'Revenue &amp; Gross Profit'!N27</f>
+        <v>0.30950524697783816</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="42.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="9.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" spans="2:3" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" spans="2:3" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" spans="2:3" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" spans="2:3" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B96" s="10"/>
+      <c r="C96" s="6"/>
+    </row>
+    <row r="97" spans="2:3" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B97" s="10"/>
+      <c r="C97" s="6"/>
+    </row>
+    <row r="98" spans="2:3" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B98" s="10"/>
+      <c r="C98" s="6"/>
+    </row>
+    <row r="99" spans="2:3" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B99" s="10"/>
+      <c r="C99" s="6"/>
+    </row>
+    <row r="100" spans="2:3" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B100" s="10"/>
+      <c r="C100" s="6"/>
+    </row>
+    <row r="101" spans="2:3" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B101" s="10"/>
+      <c r="C101" s="6"/>
+    </row>
+    <row r="102" spans="2:3" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B102" s="10"/>
+      <c r="C102" s="11"/>
+    </row>
+    <row r="103" spans="2:3" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B103" s="10"/>
+      <c r="C103" s="12"/>
+    </row>
+    <row r="104" spans="2:3" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="B104" s="10"/>
+      <c r="C104" s="12"/>
+    </row>
+    <row r="105" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B105" s="12"/>
+      <c r="C105" s="12"/>
+    </row>
+    <row r="106" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B106" s="12"/>
+      <c r="C106" s="12"/>
+    </row>
+    <row r="107" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B107" s="12"/>
+      <c r="C107" s="12"/>
+    </row>
+    <row r="108" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B108" s="12"/>
+      <c r="C108" s="12"/>
+    </row>
+    <row r="109" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B109" s="12"/>
+      <c r="C109" s="12"/>
+    </row>
+    <row r="110" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B110" s="12"/>
+      <c r="C110" s="12"/>
+    </row>
+    <row r="111" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B111" s="12"/>
+      <c r="C111" s="12"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="30" type="noConversion"/>
+  <phoneticPr fontId="31" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="64" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="63" orientation="landscape" r:id="rId1"/>
   <customProperties>
     <customPr name="SheetOptions" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D35D931-7DED-4FBF-AB11-0B7C1BF51381}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M33"/>
+  <dimension ref="A1:N33"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="75" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="C24" sqref="C2:R24"/>
+      <selection activeCell="B30" sqref="A30:XFD53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
     <col min="2" max="2" width="61" customWidth="1"/>
-    <col min="3" max="10" width="12.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="12.7109375" customWidth="1"/>
+    <col min="3" max="10" width="12.7265625" customWidth="1"/>
+    <col min="11" max="12" width="12.54296875" customWidth="1"/>
+    <col min="13" max="14" width="12.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:14" ht="14" x14ac:dyDescent="0.3">
       <c r="A1" s="3"/>
       <c r="B1" s="4"/>
     </row>
-    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="5"/>
-      <c r="B2" s="12" t="s">
+      <c r="B2" s="14" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="5"/>
-      <c r="B3" s="12" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
-      <c r="B4" s="13" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="27" t="s">
+      <c r="B4" s="15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="42"/>
+      <c r="C5" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="D5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="27" t="s">
+      <c r="F5" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="F5" s="27" t="s">
+      <c r="H5" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="41" t="s">
-[...21 lines deleted...]
-    <row r="6" spans="1:13" s="7" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I5" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="L5" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="M5" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="N5" s="29" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="7" customFormat="1" ht="17.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="3"/>
-      <c r="B6" s="44"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="2"/>
-      <c r="G6" s="29"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G6" s="31"/>
+      <c r="L6" s="31"/>
+    </row>
+    <row r="7" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="3"/>
-      <c r="B7" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="22">
+      <c r="B7" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" s="24">
         <v>47.604999999999997</v>
       </c>
-      <c r="D7" s="22">
+      <c r="D7" s="24">
         <v>-7.8540000000000001</v>
       </c>
-      <c r="E7" s="22">
+      <c r="E7" s="24">
         <v>-43.880000000000024</v>
       </c>
-      <c r="F7" s="22">
+      <c r="F7" s="24">
         <v>-48.198</v>
       </c>
-      <c r="G7" s="35">
+      <c r="G7" s="37">
         <v>-52.327000000000027</v>
       </c>
-      <c r="H7" s="22">
+      <c r="H7" s="24">
         <v>46.732999999999997</v>
       </c>
-      <c r="I7" s="22">
+      <c r="I7" s="24">
         <v>39.272000000000006</v>
       </c>
-      <c r="J7" s="22">
+      <c r="J7" s="24">
         <v>68.144000000000005</v>
       </c>
-      <c r="K7" s="22">
+      <c r="K7" s="24">
         <v>38.376999999999995</v>
       </c>
-      <c r="L7" s="35">
+      <c r="L7" s="37">
         <v>192.52599999999998</v>
       </c>
-      <c r="M7" s="22">
+      <c r="M7" s="24">
         <v>80.474000000000004</v>
       </c>
-    </row>
-    <row r="8" spans="1:13" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N7" s="24">
+        <v>65.491</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="3"/>
-      <c r="B8" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="22">
+      <c r="B8" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="24">
         <v>3.766</v>
       </c>
-      <c r="D8" s="22">
+      <c r="D8" s="24">
         <v>30.399000000000001</v>
       </c>
-      <c r="E8" s="22">
+      <c r="E8" s="24">
         <f>30.694+10</f>
         <v>40.694000000000003</v>
       </c>
-      <c r="F8" s="22">
+      <c r="F8" s="24">
         <v>12.055999999999999</v>
       </c>
-      <c r="G8" s="35">
-        <f t="shared" ref="G8:G25" si="0">SUM(C8:F8)</f>
+      <c r="G8" s="37">
+        <f t="shared" ref="G8:G23" si="0">SUM(C8:F8)</f>
         <v>86.915000000000006</v>
       </c>
-      <c r="H8" s="22">
+      <c r="H8" s="24">
         <v>1.4</v>
       </c>
-      <c r="I8" s="22">
+      <c r="I8" s="24">
         <v>13.805999999999999</v>
       </c>
-      <c r="J8" s="22">
+      <c r="J8" s="24">
         <f>1.836</f>
         <v>1.8360000000000001</v>
       </c>
-      <c r="K8" s="22">
+      <c r="K8" s="24">
         <v>41.618000000000002</v>
       </c>
-      <c r="L8" s="35">
-        <f t="shared" ref="L8:L25" si="1">SUM(H8:K8)</f>
+      <c r="L8" s="37">
+        <f t="shared" ref="L8:L23" si="1">SUM(H8:K8)</f>
         <v>58.66</v>
       </c>
-      <c r="M8" s="22">
+      <c r="M8" s="24">
         <v>5.1120000000000001</v>
       </c>
-    </row>
-    <row r="9" spans="1:13" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N8" s="24">
+        <v>3.3370000000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="3"/>
-      <c r="B9" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="22">
+      <c r="B9" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="24">
         <v>-4.6379999999999999</v>
       </c>
-      <c r="D9" s="22">
+      <c r="D9" s="24">
         <v>-0.71199999999999997</v>
       </c>
-      <c r="E9" s="22">
+      <c r="E9" s="24">
         <f>18.831</f>
         <v>18.831</v>
       </c>
-      <c r="F9" s="22">
+      <c r="F9" s="24">
         <v>-23.724</v>
       </c>
-      <c r="G9" s="35">
+      <c r="G9" s="37">
         <f>SUM(C9:F9)</f>
         <v>-10.243</v>
       </c>
-      <c r="H9" s="22">
+      <c r="H9" s="24">
         <v>7.5949999999999998</v>
       </c>
-      <c r="I9" s="22">
+      <c r="I9" s="24">
         <v>17.029</v>
       </c>
-      <c r="J9" s="22">
+      <c r="J9" s="24">
         <v>-3.39</v>
       </c>
-      <c r="K9" s="22">
+      <c r="K9" s="24">
         <v>0.71</v>
       </c>
-      <c r="L9" s="35">
+      <c r="L9" s="37">
         <f>SUM(H9:K9)</f>
         <v>21.943999999999999</v>
       </c>
-      <c r="M9" s="22">
+      <c r="M9" s="24">
         <v>-4.8819999999999997</v>
       </c>
-    </row>
-    <row r="10" spans="1:13" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N9" s="24">
+        <v>-0.88900000000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="3"/>
-      <c r="B10" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="22">
+      <c r="B10" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="24">
         <v>0</v>
       </c>
-      <c r="D10" s="22">
+      <c r="D10" s="24">
         <v>0</v>
       </c>
-      <c r="E10" s="22">
+      <c r="E10" s="24">
         <f>2.142</f>
         <v>2.1419999999999999</v>
       </c>
-      <c r="F10" s="22">
+      <c r="F10" s="24">
         <v>8.75</v>
       </c>
-      <c r="G10" s="35">
+      <c r="G10" s="37">
         <f>SUM(C10:F10)</f>
         <v>10.891999999999999</v>
       </c>
-      <c r="H10" s="22">
+      <c r="H10" s="24">
         <v>24.646000000000001</v>
       </c>
-      <c r="I10" s="22">
+      <c r="I10" s="24">
         <v>-0.28199999999999997</v>
       </c>
-      <c r="J10" s="22">
+      <c r="J10" s="24">
         <f>0.007</f>
         <v>7.0000000000000001E-3</v>
       </c>
-      <c r="K10" s="22">
+      <c r="K10" s="24">
         <v>-10.362</v>
       </c>
-      <c r="L10" s="35">
+      <c r="L10" s="37">
         <f>SUM(H10:K10)</f>
         <v>14.009000000000002</v>
       </c>
-      <c r="M10" s="22">
+      <c r="M10" s="24">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:13" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N10" s="24">
+        <v>1.1160000000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="3"/>
-      <c r="B11" s="26" t="s">
-[...6 lines deleted...]
-      <c r="G11" s="35">
+      <c r="B11" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" s="24">
+        <v>0</v>
+      </c>
+      <c r="D11" s="24">
+        <v>0</v>
+      </c>
+      <c r="E11" s="24">
+        <v>0</v>
+      </c>
+      <c r="F11" s="24">
+        <v>0</v>
+      </c>
+      <c r="G11" s="37">
         <f>SUM(C11:F11)</f>
         <v>0</v>
       </c>
-      <c r="H11" s="22"/>
-[...3 lines deleted...]
-      <c r="L11" s="35">
+      <c r="H11" s="24">
+        <v>0</v>
+      </c>
+      <c r="I11" s="24">
+        <v>0</v>
+      </c>
+      <c r="J11" s="24">
+        <v>0</v>
+      </c>
+      <c r="K11" s="24">
+        <v>0</v>
+      </c>
+      <c r="L11" s="37">
         <f>SUM(H11:K11)</f>
         <v>0</v>
       </c>
-      <c r="M11" s="22">
+      <c r="M11" s="24">
         <v>7.5540000000000003</v>
       </c>
-    </row>
-    <row r="12" spans="1:13" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N11" s="24">
+        <v>8.4220000000000006</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="3"/>
-      <c r="B12" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="22">
+      <c r="B12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="24">
         <v>0</v>
       </c>
-      <c r="D12" s="22">
+      <c r="D12" s="24">
         <v>0</v>
       </c>
-      <c r="E12" s="22">
+      <c r="E12" s="24">
         <v>0</v>
       </c>
-      <c r="F12" s="22">
+      <c r="F12" s="24">
+        <v>91.338999999999999</v>
+      </c>
+      <c r="G12" s="37">
+        <f t="shared" si="0"/>
+        <v>91.338999999999999</v>
+      </c>
+      <c r="H12" s="24">
         <v>0</v>
       </c>
-      <c r="G12" s="35">
-        <f t="shared" si="0"/>
+      <c r="I12" s="24">
         <v>0</v>
       </c>
-      <c r="H12" s="22">
+      <c r="J12" s="24">
         <v>0</v>
       </c>
-      <c r="I12" s="22">
+      <c r="K12" s="24">
         <v>0</v>
       </c>
-      <c r="J12" s="22">
-[...5 lines deleted...]
-      <c r="L12" s="35">
+      <c r="L12" s="37">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M12" s="22">
+      <c r="M12" s="24">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N12" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="3"/>
-      <c r="B13" s="26" t="s">
-[...43 lines deleted...]
-      <c r="C14" s="22">
+      <c r="B13" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" s="24">
         <v>2.69</v>
       </c>
-      <c r="D14" s="22">
+      <c r="D13" s="24">
         <v>8.6059999999999999</v>
       </c>
-      <c r="E14" s="22">
+      <c r="E13" s="24">
         <f>2.994</f>
         <v>2.9940000000000002</v>
       </c>
-      <c r="F14" s="22">
+      <c r="F13" s="24">
         <v>2.82</v>
       </c>
-      <c r="G14" s="35">
-        <f>SUM(C14:F14)</f>
+      <c r="G13" s="37">
+        <f>SUM(C13:F13)</f>
         <v>17.11</v>
       </c>
-      <c r="H14" s="22">
+      <c r="H13" s="24">
         <v>1.89</v>
       </c>
-      <c r="I14" s="22">
+      <c r="I13" s="24">
         <v>1.266</v>
       </c>
-      <c r="J14" s="22">
+      <c r="J13" s="24">
         <v>4.4390000000000001</v>
       </c>
-      <c r="K14" s="22">
+      <c r="K13" s="24">
         <v>4.5839999999999996</v>
       </c>
-      <c r="L14" s="35">
-        <f>SUM(H14:K14)</f>
+      <c r="L13" s="37">
+        <f>SUM(H13:K13)</f>
         <v>12.178999999999998</v>
       </c>
-      <c r="M14" s="22">
+      <c r="M13" s="24">
         <v>6.5439999999999996</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C15" s="22">
+      <c r="N13" s="24">
+        <v>1.601</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3"/>
+      <c r="B14" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="60">
         <v>0</v>
       </c>
-      <c r="D15" s="22">
+      <c r="D14" s="60">
         <v>0</v>
       </c>
-      <c r="E15" s="22">
+      <c r="E14" s="60">
         <f>38.145</f>
         <v>38.145000000000003</v>
       </c>
-      <c r="F15" s="22">
+      <c r="F14" s="60">
         <v>29.686</v>
       </c>
-      <c r="G15" s="35">
+      <c r="G14" s="38">
         <f t="shared" si="0"/>
         <v>67.831000000000003</v>
       </c>
-      <c r="H15" s="22">
+      <c r="H14" s="60">
         <v>-0.45900000000000002</v>
       </c>
-      <c r="I15" s="22">
+      <c r="I14" s="60">
         <f>-6.296</f>
         <v>-6.2960000000000003</v>
       </c>
-      <c r="J15" s="22">
+      <c r="J14" s="60">
         <v>-1.0509999999999999</v>
       </c>
-      <c r="K15" s="22">
+      <c r="K14" s="60">
         <v>20.564</v>
       </c>
-      <c r="L15" s="35">
+      <c r="L14" s="38">
         <f t="shared" si="1"/>
         <v>12.757999999999999</v>
       </c>
-      <c r="M15" s="22">
+      <c r="M14" s="60">
         <v>0</v>
       </c>
-    </row>
-[...47 lines deleted...]
-        <f>SUM(C7:C16)</f>
+      <c r="N14" s="60">
+        <v>-0.63300000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="1"/>
+      <c r="B15" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="24">
+        <f>SUM(C7:C14)</f>
         <v>49.422999999999995</v>
       </c>
-      <c r="D17" s="22">
-        <f>SUM(D7:D16)</f>
+      <c r="D15" s="24">
+        <f>SUM(D7:D14)</f>
         <v>30.439</v>
       </c>
-      <c r="E17" s="22">
-        <f>SUM(E7:E16)</f>
+      <c r="E15" s="24">
+        <f>SUM(E7:E14)</f>
         <v>58.925999999999981</v>
       </c>
-      <c r="F17" s="22">
-        <f>SUM(F7:F16)</f>
+      <c r="F15" s="24">
+        <f>SUM(F7:F14)</f>
         <v>72.728999999999999</v>
       </c>
-      <c r="G17" s="35">
+      <c r="G15" s="37">
         <f t="shared" si="0"/>
         <v>211.517</v>
       </c>
-      <c r="H17" s="22">
-        <f>SUM(H7:H16)</f>
+      <c r="H15" s="24">
+        <f>SUM(H7:H14)</f>
         <v>81.804999999999993</v>
       </c>
-      <c r="I17" s="22">
-        <f>SUM(I7:I16)</f>
+      <c r="I15" s="24">
+        <f>SUM(I7:I14)</f>
         <v>64.795000000000002</v>
       </c>
-      <c r="J17" s="22">
-        <f>SUM(J7:J16)</f>
+      <c r="J15" s="24">
+        <f>SUM(J7:J14)</f>
         <v>69.984999999999999</v>
       </c>
-      <c r="K17" s="22">
-        <f>SUM(K7:K16)</f>
+      <c r="K15" s="24">
+        <f>SUM(K7:K14)</f>
         <v>95.491000000000014</v>
       </c>
-      <c r="L17" s="35">
+      <c r="L15" s="37">
         <f t="shared" si="1"/>
         <v>312.07600000000002</v>
       </c>
-      <c r="M17" s="22">
-        <f>SUM(M7:M16)</f>
+      <c r="M15" s="24">
+        <f>SUM(M7:M14)</f>
         <v>94.801999999999992</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C18" s="22">
+      <c r="N15" s="24">
+        <f>SUM(N7:N14)</f>
+        <v>78.445000000000007</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="1"/>
+      <c r="B16" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" s="24">
         <v>15.766999999999999</v>
       </c>
-      <c r="D18" s="22">
+      <c r="D16" s="24">
         <v>10.954000000000001</v>
       </c>
-      <c r="E18" s="22">
+      <c r="E16" s="24">
         <v>20.209</v>
       </c>
-      <c r="F18" s="22">
+      <c r="F16" s="24">
         <v>14.321999999999999</v>
       </c>
-      <c r="G18" s="35">
+      <c r="G16" s="37">
         <f t="shared" si="0"/>
         <v>61.251999999999995</v>
       </c>
-      <c r="H18" s="22">
+      <c r="H16" s="24">
         <v>20.113</v>
       </c>
-      <c r="I18" s="22">
+      <c r="I16" s="24">
         <v>15.718</v>
       </c>
-      <c r="J18" s="22">
+      <c r="J16" s="24">
         <v>16.657</v>
       </c>
-      <c r="K18" s="22">
+      <c r="K16" s="24">
         <v>25.254999999999999</v>
       </c>
-      <c r="L18" s="35">
+      <c r="L16" s="37">
         <f t="shared" si="1"/>
         <v>77.742999999999995</v>
       </c>
-      <c r="M18" s="22">
+      <c r="M16" s="24">
         <v>25.86</v>
       </c>
-    </row>
-[...6 lines deleted...]
-        <f t="shared" ref="C19:F19" si="2">C17-C18</f>
+      <c r="N16" s="24">
+        <v>18.696000000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="1"/>
+      <c r="B17" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="76">
+        <f t="shared" ref="C17:F17" si="2">C15-C16</f>
         <v>33.655999999999992</v>
       </c>
-      <c r="D19" s="74">
+      <c r="D17" s="76">
         <f t="shared" si="2"/>
         <v>19.484999999999999</v>
       </c>
-      <c r="E19" s="74">
+      <c r="E17" s="76">
         <f t="shared" si="2"/>
         <v>38.716999999999985</v>
       </c>
-      <c r="F19" s="74">
+      <c r="F17" s="76">
         <f t="shared" si="2"/>
         <v>58.406999999999996</v>
       </c>
-      <c r="G19" s="55">
+      <c r="G17" s="57">
         <f t="shared" si="0"/>
         <v>150.26499999999999</v>
       </c>
-      <c r="H19" s="74">
-        <f t="shared" ref="H19:I19" si="3">H17-H18</f>
+      <c r="H17" s="76">
+        <f t="shared" ref="H17:I17" si="3">H15-H16</f>
         <v>61.691999999999993</v>
       </c>
-      <c r="I19" s="74">
+      <c r="I17" s="76">
         <f t="shared" si="3"/>
         <v>49.076999999999998</v>
       </c>
-      <c r="J19" s="74">
-        <f>J17-J18</f>
+      <c r="J17" s="76">
+        <f>J15-J16</f>
         <v>53.328000000000003</v>
       </c>
-      <c r="K19" s="74">
-        <f>K17-K18</f>
+      <c r="K17" s="76">
+        <f>K15-K16</f>
         <v>70.236000000000018</v>
       </c>
-      <c r="L19" s="55">
+      <c r="L17" s="57">
         <f t="shared" si="1"/>
         <v>234.333</v>
       </c>
-      <c r="M19" s="74">
-        <f t="shared" ref="M19" si="4">M17-M18</f>
+      <c r="M17" s="76">
+        <f t="shared" ref="M17:N17" si="4">M15-M16</f>
         <v>68.941999999999993</v>
       </c>
-    </row>
-[...21 lines deleted...]
-        <f t="shared" ref="C21:D21" si="5">C17</f>
+      <c r="N17" s="76">
+        <f t="shared" si="4"/>
+        <v>59.749000000000009</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="1"/>
+      <c r="B18" s="28"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="24"/>
+      <c r="G18" s="37"/>
+      <c r="H18" s="24"/>
+      <c r="I18" s="24"/>
+      <c r="J18" s="24"/>
+      <c r="K18" s="24"/>
+      <c r="L18" s="37"/>
+      <c r="M18" s="24"/>
+      <c r="N18" s="24"/>
+    </row>
+    <row r="19" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="1"/>
+      <c r="B19" s="28" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="64">
+        <f t="shared" ref="C19:D19" si="5">C15</f>
         <v>49.422999999999995</v>
       </c>
-      <c r="D21" s="62">
+      <c r="D19" s="64">
         <f t="shared" si="5"/>
         <v>30.439</v>
       </c>
-      <c r="E21" s="62">
-        <f>E17</f>
+      <c r="E19" s="64">
+        <f>E15</f>
         <v>58.925999999999981</v>
       </c>
-      <c r="F21" s="62">
-        <f>F17</f>
+      <c r="F19" s="64">
+        <f>F15</f>
         <v>72.728999999999999</v>
       </c>
-      <c r="G21" s="54">
+      <c r="G19" s="56">
         <f t="shared" si="0"/>
         <v>211.517</v>
       </c>
-      <c r="H21" s="62">
-        <f t="shared" ref="H21:I21" si="6">H17</f>
+      <c r="H19" s="64">
+        <f t="shared" ref="H19:I19" si="6">H15</f>
         <v>81.804999999999993</v>
       </c>
-      <c r="I21" s="62">
+      <c r="I19" s="64">
         <f t="shared" si="6"/>
         <v>64.795000000000002</v>
       </c>
-      <c r="J21" s="62">
-        <f>J17</f>
+      <c r="J19" s="64">
+        <f>J15</f>
         <v>69.984999999999999</v>
       </c>
-      <c r="K21" s="62">
-        <f>K17</f>
+      <c r="K19" s="64">
+        <f>K15</f>
         <v>95.491000000000014</v>
       </c>
-      <c r="L21" s="54">
+      <c r="L19" s="56">
         <f t="shared" si="1"/>
         <v>312.07600000000002</v>
       </c>
-      <c r="M21" s="62">
-        <f t="shared" ref="M21" si="7">M17</f>
+      <c r="M19" s="64">
+        <f t="shared" ref="M19" si="7">M15</f>
         <v>94.801999999999992</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C22" s="58">
+      <c r="N19" s="79">
+        <f>N15</f>
+        <v>78.445000000000007</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="1"/>
+      <c r="B20" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="60">
         <v>43.908999999999999</v>
       </c>
-      <c r="D22" s="58">
+      <c r="D20" s="60">
         <v>44.218000000000004</v>
       </c>
-      <c r="E22" s="58">
+      <c r="E20" s="60">
         <f>43.859</f>
         <v>43.859000000000002</v>
       </c>
-      <c r="F22" s="58">
+      <c r="F20" s="60">
         <v>41.707999999999998</v>
       </c>
-      <c r="G22" s="36">
+      <c r="G20" s="38">
         <f t="shared" si="0"/>
         <v>173.69400000000002</v>
       </c>
-      <c r="H22" s="58">
+      <c r="H20" s="60">
         <v>37.884999999999998</v>
       </c>
-      <c r="I22" s="58">
+      <c r="I20" s="60">
         <v>37.499000000000002</v>
       </c>
-      <c r="J22" s="58">
+      <c r="J20" s="60">
         <v>37.286999999999999</v>
       </c>
-      <c r="K22" s="58">
+      <c r="K20" s="60">
         <v>36.484999999999999</v>
       </c>
-      <c r="L22" s="36">
+      <c r="L20" s="38">
         <f t="shared" si="1"/>
         <v>149.15600000000001</v>
       </c>
-      <c r="M22" s="58">
+      <c r="M20" s="60">
         <v>35.575000000000003</v>
       </c>
-    </row>
-[...6 lines deleted...]
-        <f t="shared" ref="C23:D23" si="8">SUM(C21:C22)</f>
+      <c r="N20" s="60">
+        <v>37.607999999999997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="1"/>
+      <c r="B21" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="24">
+        <f t="shared" ref="C21:D21" si="8">SUM(C19:C20)</f>
         <v>93.331999999999994</v>
       </c>
-      <c r="D23" s="22">
+      <c r="D21" s="24">
         <f t="shared" si="8"/>
         <v>74.657000000000011</v>
       </c>
-      <c r="E23" s="22">
-        <f>SUM(E21:E22)</f>
+      <c r="E21" s="24">
+        <f>SUM(E19:E20)</f>
         <v>102.78499999999998</v>
       </c>
-      <c r="F23" s="22">
-        <f>SUM(F21:F22)</f>
+      <c r="F21" s="24">
+        <f>SUM(F19:F20)</f>
         <v>114.437</v>
       </c>
-      <c r="G23" s="68">
+      <c r="G21" s="70">
         <f t="shared" si="0"/>
         <v>385.21100000000001</v>
       </c>
-      <c r="H23" s="22">
-        <f>SUM(H21:H22)</f>
+      <c r="H21" s="24">
+        <f>SUM(H19:H20)</f>
         <v>119.69</v>
       </c>
-      <c r="I23" s="22">
-        <f>SUM(I21:I22)</f>
+      <c r="I21" s="24">
+        <f>SUM(I19:I20)</f>
         <v>102.29400000000001</v>
       </c>
-      <c r="J23" s="22">
-        <f>SUM(J21:J22)</f>
+      <c r="J21" s="24">
+        <f>SUM(J19:J20)</f>
         <v>107.27199999999999</v>
       </c>
-      <c r="K23" s="22">
-        <f>SUM(K21:K22)</f>
+      <c r="K21" s="24">
+        <f>SUM(K19:K20)</f>
         <v>131.976</v>
       </c>
-      <c r="L23" s="68">
+      <c r="L21" s="70">
         <f t="shared" si="1"/>
         <v>461.23199999999997</v>
       </c>
-      <c r="M23" s="22">
-        <f>SUM(M21:M22)</f>
+      <c r="M21" s="24">
+        <f>SUM(M19:M20)</f>
         <v>130.37700000000001</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C24" s="22">
+      <c r="N21" s="24">
+        <f>SUM(N19:N20)</f>
+        <v>116.053</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="1"/>
+      <c r="B22" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="24">
         <f>'Adj Segment Data'!C31</f>
         <v>28.849999999999998</v>
       </c>
-      <c r="D24" s="22">
+      <c r="D22" s="24">
         <f>'Adj Segment Data'!D31</f>
         <v>28.483000000000001</v>
       </c>
-      <c r="E24" s="22">
+      <c r="E22" s="24">
         <f>'Adj Segment Data'!E31</f>
         <v>28.563999999999997</v>
       </c>
-      <c r="F24" s="22">
+      <c r="F22" s="24">
         <f>'Adj Segment Data'!F31</f>
         <v>28.587999999999997</v>
       </c>
-      <c r="G24" s="35">
+      <c r="G22" s="37">
         <f t="shared" si="0"/>
         <v>114.48499999999999</v>
       </c>
-      <c r="H24" s="22">
+      <c r="H22" s="24">
         <f>'Adj Segment Data'!H31</f>
         <v>28.323999999999998</v>
       </c>
-      <c r="I24" s="22">
+      <c r="I22" s="24">
         <f>'Adj Segment Data'!I31</f>
         <v>28.762999999999998</v>
       </c>
-      <c r="J24" s="22">
+      <c r="J22" s="24">
         <f>'Adj Segment Data'!J31</f>
         <v>27.417999999999999</v>
       </c>
-      <c r="K24" s="22">
+      <c r="K22" s="24">
         <f>'Adj Segment Data'!K31</f>
         <v>27.072000000000003</v>
       </c>
-      <c r="L24" s="35">
+      <c r="L22" s="37">
         <f t="shared" si="1"/>
         <v>111.577</v>
       </c>
-      <c r="M24" s="22">
+      <c r="M22" s="24">
         <f>'Adj Segment Data'!M31</f>
         <v>25.641000000000002</v>
       </c>
-    </row>
-[...6 lines deleted...]
-        <f t="shared" ref="C25:D25" si="9">SUM(C23:C24)</f>
+      <c r="N22" s="24">
+        <f>'Adj Segment Data'!N31</f>
+        <v>23.687999999999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="1"/>
+      <c r="B23" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="C23" s="76">
+        <f t="shared" ref="C23:D23" si="9">SUM(C21:C22)</f>
         <v>122.18199999999999</v>
       </c>
-      <c r="D25" s="74">
+      <c r="D23" s="76">
         <f t="shared" si="9"/>
         <v>103.14000000000001</v>
       </c>
-      <c r="E25" s="74">
-        <f>SUM(E23:E24)</f>
+      <c r="E23" s="76">
+        <f>SUM(E21:E22)</f>
         <v>131.34899999999999</v>
       </c>
-      <c r="F25" s="74">
-        <f>SUM(F23:F24)</f>
+      <c r="F23" s="76">
+        <f>SUM(F21:F22)</f>
         <v>143.02500000000001</v>
       </c>
-      <c r="G25" s="55">
+      <c r="G23" s="57">
         <f t="shared" si="0"/>
         <v>499.69600000000003</v>
       </c>
-      <c r="H25" s="74">
-        <f t="shared" ref="H25:J25" si="10">SUM(H23:H24)</f>
+      <c r="H23" s="76">
+        <f t="shared" ref="H23:J23" si="10">SUM(H21:H22)</f>
         <v>148.01400000000001</v>
       </c>
-      <c r="I25" s="74">
+      <c r="I23" s="76">
         <f t="shared" si="10"/>
         <v>131.05700000000002</v>
       </c>
-      <c r="J25" s="74">
+      <c r="J23" s="76">
         <f t="shared" si="10"/>
         <v>134.69</v>
       </c>
-      <c r="K25" s="74">
-        <f t="shared" ref="K25" si="11">SUM(K23:K24)</f>
+      <c r="K23" s="76">
+        <f t="shared" ref="K23" si="11">SUM(K21:K22)</f>
         <v>159.048</v>
       </c>
-      <c r="L25" s="55">
+      <c r="L23" s="57">
         <f t="shared" si="1"/>
         <v>572.80899999999997</v>
       </c>
-      <c r="M25" s="74">
-        <f t="shared" ref="M25" si="12">SUM(M23:M24)</f>
+      <c r="M23" s="76">
+        <f t="shared" ref="M23:N23" si="12">SUM(M21:M22)</f>
         <v>156.018</v>
       </c>
-    </row>
-    <row r="26" spans="1:13" s="7" customFormat="1" ht="17.45" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="N23" s="76">
+        <f t="shared" si="12"/>
+        <v>139.74099999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="7" customFormat="1" ht="17.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="3"/>
+      <c r="B24" s="77"/>
+      <c r="G24" s="31"/>
+      <c r="L24" s="31"/>
+    </row>
+    <row r="25" spans="1:14" s="7" customFormat="1" ht="17.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="3"/>
+      <c r="B25" s="46"/>
+      <c r="C25" s="2"/>
+      <c r="G25" s="31"/>
+    </row>
+    <row r="26" spans="1:14" s="7" customFormat="1" ht="17.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="3"/>
-      <c r="B26" s="75"/>
-[...3 lines deleted...]
-    <row r="27" spans="1:13" s="7" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="46"/>
+      <c r="C26" s="2"/>
+      <c r="G26" s="31"/>
+    </row>
+    <row r="27" spans="1:14" s="7" customFormat="1" ht="17.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="3"/>
-      <c r="B27" s="44"/>
+      <c r="B27" s="46"/>
       <c r="C27" s="2"/>
-      <c r="G27" s="29"/>
-[...38 lines deleted...]
-      <c r="C33" s="52"/>
+      <c r="G27" s="31"/>
+    </row>
+    <row r="28" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="17"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="65"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="65"/>
+      <c r="I28" s="65"/>
+      <c r="J28" s="65"/>
+      <c r="M28" s="65"/>
+      <c r="N28" s="65"/>
+    </row>
+    <row r="29" spans="1:14" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="17"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="65"/>
+      <c r="I29" s="65"/>
+      <c r="J29" s="65"/>
+      <c r="M29" s="65"/>
+      <c r="N29" s="65"/>
+    </row>
+    <row r="30" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="25"/>
+    </row>
+    <row r="33" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="C33" s="54"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="64" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="61" orientation="landscape" r:id="rId1"/>
   <customProperties>
     <customPr name="SheetOptions" r:id="rId2"/>
   </customProperties>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100934623C73855044582D9FE9EB8198783" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f8ae3c64506d9163aac58dee98243bc1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e0bd0033-ae08-47d4-ae6b-0b8597667424" xmlns:ns3="5e20f3fe-10dc-4039-b5c5-2119f6f6e7ad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c3a9f7b07583b803113f2c8a83f77d8d" ns2:_="" ns3:_="">
     <xsd:import namespace="e0bd0033-ae08-47d4-ae6b-0b8597667424"/>
     <xsd:import namespace="5e20f3fe-10dc-4039-b5c5-2119f6f6e7ad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -6723,88 +6899,79 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00F9F071-5958-4B34-A634-4CB8CC9271D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91F42001-7204-4FF8-8F06-341D4A331B81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80D39588-D08D-4052-99FB-A4CA86C23332}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e0bd0033-ae08-47d4-ae6b-0b8597667424"/>
     <ds:schemaRef ds:uri="5e20f3fe-10dc-4039-b5c5-2119f6f6e7ad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C71BAEF-CABD-4D74-85A5-C654DC7C8F73}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="5e20f3fe-10dc-4039-b5c5-2119f6f6e7ad"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="e0bd0033-ae08-47d4-ae6b-0b8597667424"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="0343df3b-7e0d-425a-9aa4-7da468801a98"/>
     <ds:schemaRef ds:uri="6d84d8e3-bfe5-4abd-8f8d-c1b2c1927ef9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">